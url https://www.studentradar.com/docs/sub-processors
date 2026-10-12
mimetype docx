--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -1,2738 +1,1072 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="2664" w:after="0"/>
-[...4 lines deleted...]
-        <w:spacing w:after="600"/>
+        <w:pStyle w:val="Title"/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...30 lines deleted...]
-        </w:drawing>
+        <w:t>Sub Processor List</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:sz w:val="60"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Sub-Processor List</w:t>
+        <w:t xml:space="preserve">Owner: DPO  |  Effective date: 10 September 2026</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Next review: September 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="CoverSubtitle"/>
-        <w:spacing w:after="480"/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:t>Clarity for Education</w:t>
+        <w:t xml:space="preserve">This list explains which providers support Student Radar, the information they process and the safeguards that apply. It should be read with DPA Annex 3 and the school’s authorised service configuration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>Providers and purposes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4706"/>
-        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="2232"/>
+        <w:gridCol w:w="7603"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
-          <w:tblHeader w:val="true"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2232"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="E2F1E6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:fill="E7ECF0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="274833"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Document control</w:t>
+              <w:t>Provider and entity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7603"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="E2F1E6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:fill="E7ECF0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="274833"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Detail</w:t>
+              <w:t>Service and information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2232"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Version</w:t>
+              <w:t xml:space="preserve">Supabase</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Supabase Pte. Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7603"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>1.6</w:t>
+              <w:t>Database, authentication, file storage and Edge Functions. School records, files, account information and requests. Core.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2232"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Technical review</w:t>
+              <w:t xml:space="preserve">Vercel</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Vercel Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7603"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>7 August 2026</w:t>
+              <w:t>Application delivery, applicable execution, analytics and uptime monitoring. Request, device, usage and technical information. Core; analytics subject to consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2232"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Publication status</w:t>
+              <w:t xml:space="preserve">Wonde</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Wonde Limited</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7603"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Current technical register</w:t>
+              <w:t>School-authorised MIS integration. Permitted pupil, staff and family records, including authorised sensitive fields. Core integration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2232"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Review trigger</w:t>
+              <w:t xml:space="preserve">Twilio</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Twilio group; Twilio Inc. is the DPA transfer importer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7603"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Any material provider, purpose, region or retention change, and at least annually</w:t>
+              <w:t>SMS and voice where used. Telephone numbers, message/call content, recordings where used and delivery metadata. Where used.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2232"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brevo</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Sendinblue SAS trading as Brevo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7603"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Transactional email. Recipients, message content, attachments where supplied and delivery information. Current email provider.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2232"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OpenAI</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">OpenAI OpCo, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7603"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Authorised AI drafting, analysis and translation. Minimised task inputs and generated outputs, potentially including sensitive narrative information. Standard AI.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2232"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sentry</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Functional Software, Inc. trading as Sentry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7603"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Error and technical-event monitoring where enabled. Minimised error/event and request information. Where enabled.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2232"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AssemblyAI</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">AssemblyAI Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7603"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Authorised audio transcription, including streaming and relevant recording workflows. Audio, transcripts, speaker information and task metadata; these may contain sensitive school information. Authorised transcription.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2232"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contentsquare</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Content Square Ltd. for UK order forms; Content Square SAS for online terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7603"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optional experience and usage analytics. Device, browsing and interaction information for consented analytics. Subject to data minimisation and protection of sensitive content.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>School choice and instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>The school’s service configuration determines which applicable communication and monitoring services are used. AI is included in the service and supports human judgement. Each provider receives only the information needed for the authorised purpose; email, telemetry and pseudonymised data can still be personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>Processing locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>Our location policy keeps the primary school-record database, file storage and their backups in the United Kingdom. Other processing, including email delivery, AI and provider support, is limited to the providers, purposes and locations authorised in the DPA. UK primary storage does not mean that all processing takes place in the UK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Scope and status</w:t>
+        <w:t xml:space="preserve">The descriptions below distinguish primary UK storage from other provider processing. Providers with more than one contracting entity or hosting option operate under the arrangement for the contracted service. All processing remains subject to the DPA and the school’s instructions.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>A sub-processor is a third party engaged by SENDlink LTD, trading as Student Radar, to process personal data on behalf of a school or trust. This register also identifies conditional processing triggered by visitors using public Student Radar tools so that public processing is not confused with school-enabled platform processing.</w:t>
+        <w:t xml:space="preserve">Supabase: United Kingdom (London): primary school-record database, file storage and primary backups. Edge execution, service logs and support are subject to Supabase’s service locations and the international-transfer restrictions in DPA Section 9. Provider DPA and SCCs with UK Addendum for relevant restricted transfers; UK primary-store requirement applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>This register supports transparency. It does not itself approve a transfer or replace the executed Data Processing Agreement, school DPIA or contractual notification and objection terms.</w:t>
+        <w:t xml:space="preserve">Vercel: United Kingdom (London): default application-function execution. Application delivery uses a distributed content-delivery network; analytics, logs and support can involve other Vercel service locations, subject to DPA Section 9. Provider DPA and its UK transfer terms for relevant restricted transfers; access, diagnostic-data minimisation and applicable analytics consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wonde: United Kingdom-based MIS integration provider. Processing and any international support or onward access are governed by the school-authorised integration agreement and DPA Section 9. School/integration processing agreement; applicable transfer safeguards for any overseas access or onward processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Twilio: SMS and voice processing depend on the selected service region, destination and telecommunications-carrier routing. International processing and support are governed by the Twilio DPA and DPA Section 9. Provider DPA; applicable UK transfer mechanism for the actual importer and onward recipients; service-specific deletion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevo: France, Germany and Belgium: hosting. Group support and maintenance can involve India and the United States, subject to the applicable transfer safeguards. Brevo DPA; UK adequacy for applicable EEA transfers and appropriate safeguards for onward transfers. Configured retention and deletion arrangements apply within the DPA deadlines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OpenAI: International AI processing under the OpenAI DPA. UK regional storage is available for eligible configurations; UK regional inference is not available. Processing remains subject to the service configuration and DPA Section 9. Provider DPA and applicable UK transfer safeguards. The AI terms prohibit model training and require no retained input/output content, including abuse-monitoring copies, for authorised processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentry: Germany (Frankfurt) for the EU event service; some account metadata is processed in the United States. International support and onward processing remain subject to the Sentry DPA and DPA Section 9. Provider DPA and applicable UK transfer safeguards; minimisation and applicable collection/consent controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AssemblyAI: United States: batch-transcription endpoint. Global streaming can route to the United States or Ireland. Processing and support remain subject to the AssemblyAI DPA and DPA Section 9. Provider DPA and applicable UK transfer safeguards. No training and content-retention controls must cover the actual batch/streaming mode under the AI requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contentsquare: Ireland for Free/Growth Experience Analytics; Ireland or United States (Virginia) for Pro/Enterprise. Hosting depends on the contracted plan. International affiliate support is governed by the provider DPA and DPA Section 9. Provider DPA and applicable UK transfer safeguards; analytics consent, data minimisation, masking and retention controls. New capture or AI uses remain subject to the school’s instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We maintain the provider register and supply information about the applicable processing arrangements and safeguards on request. DPA Annex 3 contains the same provider inventory. Existing restrictions and the notice and objection process apply to material changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1732 lines deleted...]
-        <w:t>Transfer and review notes</w:t>
+        <w:t>Provider obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Supabase is configured with a UK primary service region; contractual support and provider sub-processing still require review.</w:t>
+        <w:t>Our provider requirements include written processing terms, confidentiality, appropriate security, assistance with incidents and individual rights, controlled onward processing, and return or deletion of school information. We remain responsible to the school for our sub-processor obligations under the DPA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> is not equivalent to Zero Data Retention.</w:t>
+        <w:t>For a restricted transfer, the applicable mechanism is documented for the actual recipient and destination. UK adequacy regulations or an appropriate UK safeguard may apply. Onward transfers and support access are considered separately from the primary hosting location. A certification does not replace these obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Change control</w:t>
+        <w:t>Changes and objections</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Student Radar reviews this register after a material provider, purpose, data-category, region or retention change. Notification and objection rights are governed by the executed agreement with the school or trust.</w:t>
+        <w:t>We give at least 30 calendar days’ written notice of a planned sub-processor addition, replacement or material location change. Schools have 14 calendar days from notice to raise a reasoned data-protection objection. We address objections before the affected processing changes. A shorter notice period requires prior written agreement; an urgent incident does not create permission for an undisclosed transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>If an acceptable safeguard or alternative cannot be agreed, the new provider does not receive the affected information and the parties arrange how the affected processing will cease. Any existing stricter written restriction remains applicable. Changes to providers do not alter the purpose for which school information may be used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Sources and contact</w:t>
+        <w:t>Further information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">OpenAI API data controls: </w:t>
-[...99 lines deleted...]
-        <w:t>https://www.studentradar.com/privacy</w:t>
+        <w:t>Contact dpo@studentradar.com for the applicable provider schedule, questions about a provider or a data-protection objection. The DPO maintains this list and reviews it when a provider or material processing arrangement changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Version history</w:t>
+        <w:t>SENDlink LTD trading as Student Radar | Company number 16602655</w:t>
+        <w:br/>
+        <w:t>dpo@studentradar.com | support@studentradar.com</w:t>
+        <w:br/>
+        <w:t>10 Masefield Gardens, Plymouth, PL5 3HU | www.studentradar.com</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...212 lines deleted...]
-    <w:sectPr>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1361" w:right="1247" w:bottom="1247" w:left="1247" w:header="624" w:footer="567" w:gutter="0"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="936" w:right="1037" w:bottom="936" w:left="1037" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -2762,198 +1096,98 @@
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:before="40" w:after="0"/>
-[...3 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="666666"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361</w:t>
+      <w:t xml:space="preserve">Version 3.3  |  Page </w:t>
     </w:r>
-  </w:p>
-[...34 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="PAGE"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-    </w:r>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:after="100"/>
-[...3 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:drawing>
-[...55 lines deleted...]
-      <w:t>Sub-Processor List</w:t>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>STUDENT RADAR</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14"/>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -3112,124 +1346,117 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:abstractNum w:abstractNumId="9">
-[...16 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="bestFit"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24062061"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w:updateFields w:val="true"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -3336,972 +1563,1021 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="254" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="444444"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="160"/>
+      <w:spacing w:before="180" w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="3A6C4D"/>
-      <w:sz w:val="30"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4D8F66"/>
-      <w:sz w:val="25"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="80"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="3A6C4D"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="274833"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="60"/>
+      <w:sz w:val="46"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:after="60" w:line="269" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-      </w:pBdr>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4360,50 +2636,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4462,50 +2739,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4564,50 +2842,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4666,50 +2945,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4768,50 +3048,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4870,50 +3151,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4972,50 +3254,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5063,50 +3346,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5154,50 +3438,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5245,50 +3530,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5336,50 +3622,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5427,50 +3714,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5518,50 +3806,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -5609,50 +3898,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5738,50 +4028,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5867,50 +4158,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5996,50 +4288,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6125,50 +4418,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6254,50 +4548,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6383,50 +4678,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6512,50 +4808,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6617,50 +4914,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6722,50 +5020,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6827,50 +5126,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6932,50 +5232,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -7037,50 +5338,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -7142,50 +5444,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -7247,50 +5550,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7395,50 +5699,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7543,50 +5848,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7691,50 +5997,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7839,50 +6146,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7987,50 +6295,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -8135,50 +6444,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -8283,50 +6593,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8366,50 +6677,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8449,50 +6761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8532,50 +6845,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8615,50 +6929,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8698,50 +7013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8781,50 +7097,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -8864,50 +7181,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -8991,50 +7309,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9118,50 +7437,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9245,50 +7565,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9372,50 +7693,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9499,50 +7821,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9626,50 +7949,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9753,50 +8077,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9825,50 +8150,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9897,50 +8223,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9969,50 +8296,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10041,50 +8369,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10113,50 +8442,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10185,50 +8515,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10257,50 +8588,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -10381,50 +8713,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -10505,50 +8838,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -10629,50 +8963,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -10753,50 +9088,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -10877,50 +9213,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11001,50 +9338,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11125,50 +9463,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11265,50 +9604,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11405,50 +9745,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11545,50 +9886,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11685,50 +10027,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11825,50 +10168,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -11965,50 +10309,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -12105,50 +10450,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12218,50 +10564,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12331,50 +10678,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12444,50 +10792,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12557,50 +10906,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12670,50 +11020,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12783,50 +11134,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12896,50 +11248,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13017,50 +11370,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13138,50 +11492,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13259,50 +11614,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13370,50 +11726,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13491,50 +11848,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13612,50 +11970,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13733,50 +12092,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -13818,50 +12178,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -13903,50 +12264,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -13988,50 +12350,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -14073,50 +12436,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -14158,50 +12522,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -14243,50 +12608,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -14328,50 +12694,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14407,50 +12774,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14486,50 +12854,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14565,50 +12934,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14644,50 +13014,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14723,50 +13094,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14802,50 +13174,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -14877,86 +13250,62 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverSubtitle">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -15063,914 +13412,974 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16029,50 +14438,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16131,50 +14541,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16233,50 +14644,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16335,50 +14747,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16437,50 +14850,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16539,50 +14953,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16641,50 +15056,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -16732,50 +15148,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -16823,50 +15240,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -16914,50 +15332,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -17005,50 +15424,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -17096,50 +15516,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -17187,50 +15608,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -17278,50 +15700,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17407,50 +15830,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17536,50 +15960,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17665,50 +16090,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17794,50 +16220,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17923,50 +16350,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18052,50 +16480,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18181,50 +16610,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18286,50 +16716,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18391,50 +16822,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18496,50 +16928,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18601,50 +17034,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18706,50 +17140,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18811,50 +17246,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -18916,50 +17352,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19064,50 +17501,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19212,50 +17650,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19360,50 +17799,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19508,50 +17948,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19656,50 +18097,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19804,50 +18246,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -19952,50 +18395,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20035,50 +18479,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20118,50 +18563,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20201,50 +18647,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20284,50 +18731,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20367,50 +18815,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20450,50 +18899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -20533,50 +18983,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -20660,50 +19111,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -20787,50 +19239,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -20914,50 +19367,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -21041,50 +19495,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -21168,50 +19623,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -21295,50 +19751,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -21422,50 +19879,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21494,50 +19952,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21566,50 +20025,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21638,50 +20098,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21710,50 +20171,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21782,50 +20244,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21854,50 +20317,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21926,50 +20390,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22050,50 +20515,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22174,50 +20640,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22298,50 +20765,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22422,50 +20890,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22546,50 +21015,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22670,50 +21140,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -22794,50 +21265,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -22934,50 +21406,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23074,50 +21547,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23214,50 +21688,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23354,50 +21829,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23494,50 +21970,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23634,50 +22111,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -23774,50 +22252,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -23887,50 +22366,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24000,50 +22480,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24113,50 +22594,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24226,50 +22708,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24339,50 +22822,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24452,50 +22936,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -24565,50 +23050,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -24686,50 +23172,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -24807,50 +23294,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -24928,50 +23416,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -25039,50 +23528,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -25160,50 +23650,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -25281,50 +23772,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -25402,50 +23894,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25487,50 +23980,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25572,50 +24066,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25657,50 +24152,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25742,50 +24238,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25827,50 +24324,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25912,50 +24410,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -25997,50 +24496,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26076,50 +24576,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26155,50 +24656,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26234,50 +24736,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26313,50 +24816,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26392,50 +24896,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26471,50 +24976,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -26557,55 +25063,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26884,79 +25386,93 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Student Radar Sub-Processor List</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Student Radar, procurement, due diligence</cp:keywords>
+  <dc:title>Sub Processor List</dc:title>
+  <dc:subject/>
+  <dc:creator>Student Radar</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Procurement</cp:category>
-[...1 lines deleted...]
-  <dc:language>en-GB</dc:language>
+  <cp:category/>
 </cp:coreProperties>
 </file>