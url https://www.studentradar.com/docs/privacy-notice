--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -87,64 +87,64 @@
           <w:color w:val="274833"/>
           <w:sz w:val="60"/>
         </w:rPr>
         <w:t>Privacy Notice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="CoverSubtitle"/>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
         <w:t>Clarity for Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="666666"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Version 1.3</w:t>
+        <w:t>Version 1.4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="666666"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Effective date: 11 July 2026</w:t>
+        <w:t>Effective date: 7 August 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="3A6C4D"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Current external privacy notice aligned to the reviewed public-site implementation and supplier register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="left"/>
@@ -413,51 +413,51 @@
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6409"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1.3</w:t>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2879"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -466,51 +466,51 @@
               </w:rPr>
               <w:t>Implementation review date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6409"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>11 July 2026</w:t>
+              <w:t>7 August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2879"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -521,51 +521,51 @@
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6409"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>11 July 2026</w:t>
+              <w:t>7 August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2879"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -718,50 +718,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>contact us, request a demo or apply to the Pathfinder programme;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:t>register a production website for Inkwell or buy and manage an Inkwell licence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
         <w:t>request a Sensory Profiler PDF or inclusion-funding estimate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>use the public Echo, Sensory Profiler, Compare or school-lookup tools; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -872,50 +887,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>website enquiries and programme applications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:t>Inkwell production-origin registrations, licensing and billing administration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
         <w:t>public-tool inputs and requested outputs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>technical and security data generated by public requests; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -947,977 +977,1057 @@
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
         </w:tblBorders>
         <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3137"/>
         <w:gridCol w:w="3137"/>
         <w:gridCol w:w="3137"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
           <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Pupil data in the school platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name, date of birth or pupil identifier, year/class, attendance, assessment, SEND, provision, health and safeguarding information where the school enables and instructs those uses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The school's Wonde connection and authorised school users</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parent/carer data in the school platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name, contact details, relationship and communication information where a selected workflow requires it</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>School records and authorised users</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>School-staff data in the platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name, work email, role, school, authentication and access information, and audit events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>School directory, authorised registration and use of the service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Enquiry and application data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name, work email, school, role, phase, pupil roll, MIS, selected capabilities and optional business priorities or notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Information you submit to a contact, demo or Pathfinder form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Sensory PDF / estimate request</w:t>
+              <w:t>Inkwell registration and licensing data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Email address and optional role; for an inclusion-funding estimate, optional school, local authority and calculator totals</w:t>
+              <w:t>Business contact email, organisation name if supplied, exact production origin, public application ID, licence tier, registration date, subscription status and last-seen bundle version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Information submitted by the registering organisation, together with Stripe subscription events for paid licences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1689"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sensory PDF / estimate request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Email address and optional role; for an inclusion-funding estimate, optional school, local authority and calculator totals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3800"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Information you submit to receive the requested output</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Public Echo input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The bounded tapped phrase and ordered button labels or vocalisations you choose to interpret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Submitted only when you select Interpret</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Public Sensory Profiler input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Generic sensory domain, pattern and behaviour catalogue selections. The generation API rejects name, school, SEND status, year group, setting, self-advocacy and free-text fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Submitted only when you select Generate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Public Compare PDF context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Optional school name, pupil roll, setting and decision note, together with the comparison result</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Submitted only when you request the PDF; not placed in the shareable URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>School-lookup query</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The school name or search text you enter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Submitted only when you search the public school directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Technical and security data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Request time, route, browser/device category, approximate country/region, referrer, security events and server logs that may include IP address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hosting, security and browser request data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1834"/>
+            <w:tcW w:type="dxa" w:w="1689"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Website measurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3968"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Page route, timestamp, referrer, device/browser category, country/region, Core Web Vitals and approved non-personal interaction identifiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3486"/>
+            <w:tcW w:type="dxa" w:w="3800"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Vercel Web Analytics, Vercel Speed Insights and allowlisted marketing events</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1953,50 +2063,77 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>The school can authorise a read-only Wonde connection and allow authorised staff to add or update information in Student Radar. The school controls the connection and is responsible for selecting only the fields it needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Public forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>We collect the fields you submit. Public lead routes apply same-origin checks, strict field and body-size limits, a honeypot and shared rate limits. Personal form values are not included in the API error logs or marketing events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Inkwell registration and billing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Registering a real production origin sends the business contact email, optional organisation name and exact HTTPS origin to Student Radar. A public application ID is deterministically derived from that origin; it identifies the registration but is not a password or authentication credential. Paid Product and Scale subscriptions use Stripe-hosted payment fields so card details do not enter Student Radar application code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>A licence check sends only the public application ID, exact registered origin and bundle version. Inkwell performs document detection locally in the browser. Student Radar does not receive document text, pupil data, findings, snippets, hashes or counts through registration or licence checks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Public tools</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>The public AI tools make no provider request merely because you view the page. Echo calls the provider only when you select Interpret. Sensory Profiler calls the provider only when you select Generate. Compare and PDF routes run only when you request the corresponding output.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2043,820 +2180,900 @@
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
         </w:tblBorders>
         <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3137"/>
         <w:gridCol w:w="3137"/>
         <w:gridCol w:w="3137"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
           <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Our role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:color w:val="274833"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Basis or instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Deliver the authenticated platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Processor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The school determines its Article 6 basis, any Article 9 condition and any DPA 2018 Schedule 1 condition. We act on its documented instructions and do not select those conditions for it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Respond to an enquiry, arrange a demo or administer a Pathfinder application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Legitimate interests in responding to the request, taking steps towards a potential service relationship and administering the programme. Any mandatory acknowledgement in the form confirms the stated programme terms; it is not consent to unrelated marketing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Deliver requested Sensory PDF access or an inclusion-funding estimate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Legitimate interests in delivering and supporting the output you asked for. The email is not treated as marketing consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Provide public Echo interpretation and speech</w:t>
+              <w:t>Register and administer an Inkwell production origin, paid licence and billing relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Legitimate interests in providing the user-triggered service and preventing abuse. The service is not intended for identifiable health, safeguarding or criminal-offence data.</w:t>
+              <w:t>Taking steps towards or performing the requested licence contract, legitimate interests in operating the registration service, and legal obligations for tax and accounting records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Provide public Sensory generation and PDF rendering</w:t>
+              <w:t>Provide public Echo interpretation and speech</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Legitimate interests in providing the user-triggered service and preventing abuse. The generation payload is limited to anonymous catalogue selections.</w:t>
+              <w:t>Legitimate interests in providing the user-triggered service and preventing abuse. The service is not intended for identifiable health, safeguarding or criminal-offence data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Render a Compare business-case PDF or return public school-directory results</w:t>
+              <w:t>Provide public Sensory generation and PDF rendering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Legitimate interests in providing the user-triggered service and preventing abuse. The generation payload is limited to anonymous catalogue selections.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Render a Compare business-case PDF or return public school-directory results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2757"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Controller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Legitimate interests in providing the requested buyer tool. The routes do not create a persistent user profile.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Protect, troubleshoot and maintain the services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller for public services; processor where done for the school platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Legitimate interests in security, availability and fault diagnosis, or the controller's documented instruction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Measure public-site use and performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2757"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Controller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Legitimate interests in understanding aggregated page use, approved funnel steps and performance so we can improve the site. The current measurement is cookieless and is not used for advertising.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Measure public-site use and performance</w:t>
+              <w:t>Maintain contracts, accounting and legal records</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2917"/>
+            <w:tcW w:type="dxa" w:w="2757"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3454"/>
+            <w:tcW w:type="dxa" w:w="3265"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
-          </w:tcPr>
-[...75 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Legal obligations and legitimate interests in administering agreements and establishing or defending legal claims.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3063,51 +3280,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>No blanket claim is made that every platform AI input is tokenised or de-identified. A withdrawn generic feature list must not be used to approve current processing; the current capability notice controls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>8. Who receives information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>The current technical register is the Student Radar Sub-Processor List, version 1.5, reviewed 11 July 2026. In summary:</w:t>
+        <w:t>The current technical register is the Student Radar Sub-Processor List, version 1.6, reviewed 7 August 2026. In summary:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
         </w:tblBorders>
         <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4706"/>
         <w:gridCol w:w="4706"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
@@ -3372,256 +3589,309 @@
               <w:t>Upstash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5944"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
             <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Short-lived HMAC-pseudonymised public-API rate-limit counters in the configured London region</w:t>
+              <w:t>Short-lived HMAC-pseudonymised public-API rate-limit counters, plus Inkwell Free registration and last-seen licence records in the configured London region</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3344"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>Stripe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5944"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Secure paid Checkout, subscription and billing administration, tax calculation and paid Inkwell licence metadata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3344"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Resend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5944"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Conditional transactional email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3344"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Twilio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5944"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Conditional SMS delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3344"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OpenAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5944"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>User-triggered public Echo and Sensory generation and, separately, an appropriately assessed school-enabled platform capability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3344"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sentry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5944"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Conditional error and performance monitoring where configured</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3777,50 +4047,65 @@
           <w:color w:val="274833"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>store:false</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Upstash rate-limit keys: a little over two minutes after the one-minute policy window;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Inkwell registration and licence records: while the origin remains registered or licensed and until no longer needed for administration; related contract, billing and accounting records may be kept for up to six years after the relationship ends where required;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Web Analytics visitor identifier: reset after 24 hours; aggregate retention follows the current Vercel plan and account controls; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
@@ -4223,51 +4508,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>17. Related documents and sources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Student Radar Sub-Processor List, version 1.5, reviewed 11 July 2026</w:t>
+        <w:t>Student Radar Sub-Processor List, version 1.6, reviewed 7 August 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Student Radar AI Processing and Transfer Overview, version 1.4, reviewed 11 July 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
@@ -4792,50 +5077,130 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5272"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:start w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rewritten as a downloadable, role-specific notice; corrected public Echo/Sensory processing, cookieless telemetry, provider retention, browser storage and school-enabled capability review.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2008"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2008"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5272"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Added Inkwell production-origin registration, licence-check and Stripe billing administration, with the local-only document-content boundary stated explicitly.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1361" w:right="1247" w:bottom="1247" w:left="1247" w:header="624" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>