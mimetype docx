--- v1 (2026-07-14)
+++ v2 (2026-10-12)
@@ -1,1026 +1,568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="2664" w:after="0"/>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
+      <w:r>
+        <w:t>Incident Response Policy</w:t>
+      </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:drawing>
-[...30 lines deleted...]
-        </w:drawing>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owner: CISO  |  Effective date: 10 September 2026</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Next review: September 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>This policy sets our response to security incidents affecting Student Radar, school information or our own business records. Our priorities are to protect people, contain the incident, preserve useful evidence and keep the affected school informed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t>Reporting and responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:sz w:val="52"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Incident Response and Breach Notification Summary</w:t>
+        <w:t>Suspected incidents should be reported immediately to dpo@studentradar.com or security@studentradar.com. The CISO leads the response, with the DPO and MD deputising. All three receive Snyk alerts around the clock. The response assigns technical investigation, containment and school communication, with urgent safeguarding escalation where a child may be at risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="CoverSubtitle"/>
-        <w:spacing w:after="480"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Clarity for Education</w:t>
-[...39 lines deleted...]
-        <w:t>Current external assurance summary</w:t>
+        <w:t>Assessment and containment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>We record when the incident was detected and when we became aware of a personal data breach, the affected systems and schools, the information involved and the likely consequences. The response team reassesses severity as facts develop. A risk of harm to a child receives urgent safeguarding escalation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Containment may include revoking credentials, restricting access, isolating a component or suspending an affected integration. Evidence is preserved securely with a record of collection and access. We minimise pupil and safeguarding content in general incident records.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="left"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4706"/>
-        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="7243"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
-          <w:tblHeader w:val="true"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2592"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="E2F1E6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:fill="E7ECF0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="274833"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Document control</w:t>
+              <w:t>Priority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7243"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="E2F1E6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:fill="E7ECF0"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="274833"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Detail</w:t>
+              <w:t>Response target</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2592"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Version</w:t>
+              <w:t>Critical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7243"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>2.0</w:t>
+              <w:t>Immediate response where there is serious compromise or a risk of harm to a child. Aim to give the affected school an initial alert within two hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2592"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Technical evidence reviewed</w:t>
+              <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7243"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>11 July 2026</w:t>
+              <w:t>Response within one hour for serious suspected compromise or confirmed exposure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2592"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Publication status</w:t>
+              <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7243"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Current external assurance summary</w:t>
+              <w:t>Response within four hours to a security event without confirmed exposure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:cantSplit w:val="true"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:tcW w:type="dxa" w:w="2592"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>Review trigger</w:t>
+              <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:tcW w:type="dxa" w:w="7243"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="90" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:fill="F7FAF8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="4" w:color="D9D9D9"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:sz w:val="18"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="19"/>
               </w:rPr>
-              <w:t>A material process change, major incident or legal change, and at least annually</w:t>
+              <w:t>Response within 24 hours, with escalation if further facts change the assessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Purpose and scope</w:t>
+        <w:t>Personal data breach notification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>We notify the affected school without undue delay and within 24 hours of becoming aware of a personal data breach. We provide the available facts first and further information promptly as the investigation develops. This duty applies outside normal support hours and is independent of incident priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Information supplied to the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Our initial notice describes the nature of the breach, the people and records affected where known, likely consequences, containment taken or proposed and a contact for further information. We explain uncertainties and provide further updates, relevant records and assistance with the school’s assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>The school, as controller, decides whether it must notify the ICO and affected individuals. Where notification to the ICO is required, the usual deadline is 72 hours from the controller’s awareness. Our notification to the school supports that decision and does not depend on the school’s reporting threshold being met. We handle any reporting duties for our own controller records separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Safeguarding and communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Where an incident may place a child at risk, we contact the school’s designated safeguarding lead or agreed deputy through the escalation route. Immediate danger follows the relevant emergency and local safeguarding procedures. Student Radar is not a substitute for contacting those services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Communications use agreed secure channels and contain only the information the recipient needs. The response team maintains a record of notices, decisions and updates. Supplier incidents follow the same process once they affect our service or school information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recovery and review</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>This document gives schools and trusts an external summary of how Student Radar handles suspected security incidents and personal data breaches. It replaces an internal or confidential operational policy for public procurement use.</w:t>
+        <w:t>The CISO coordinates safe recovery with authorised technical personnel. Checks cover containment, permissions, integrity and deletion instructions before data returns to use. The review records established causes, impact, response effectiveness and assigned corrective actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Incident administration records have a six-year policy period after closure, subject to necessity and any shorter applicable requirement. This period covers the minimum decision and action record; school evidence and copied pupil content remain subject to the school’s instructions and DPA limits. Any retention beyond the DPA limits is restricted to the data and period required by law. The data remains protected, access is restricted and the school is informed unless the law prohibits notice. A general wish to retain evidence does not authorise retention of the school’s whole dataset.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Detailed detection rules, credentials, technical runbooks, provider contacts and evidence-handling instructions remain internal. This summary does not create a service level, fixed response time or legal conclusion about a particular event.</w:t>
+        <w:t>The CISO and DPO review this policy at least annually and after a material incident. Exercises must cover escalation, delegated cover, school notification and recovery responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Roles</w:t>
+        <w:t>Contact</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>For pupil and staff data processed through the subscribed platform:</w:t>
+        <w:t>SENDlink LTD trading as Student Radar | Company number 16602655</w:t>
+        <w:br/>
+        <w:t>dpo@studentradar.com | support@studentradar.com</w:t>
+        <w:br/>
+        <w:t>10 Masefield Gardens, Plymouth, PL5 3HU | www.studentradar.com</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...491 lines deleted...]
-    <w:sectPr>
+    <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1361" w:right="1247" w:bottom="1247" w:left="1247" w:header="624" w:footer="567" w:gutter="0"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="936" w:right="1037" w:bottom="936" w:left="1037" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -1050,198 +592,98 @@
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:before="40" w:after="0"/>
-[...3 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="666666"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361</w:t>
+      <w:t xml:space="preserve">Version 3.3  |  Page </w:t>
     </w:r>
-  </w:p>
-[...34 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="PAGE"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-    </w:r>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
-      <w:spacing w:after="100"/>
-[...3 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:drawing>
-[...55 lines deleted...]
-      <w:t>Incident Response Summary</w:t>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>STUDENT RADAR</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14"/>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
@@ -1400,142 +842,117 @@
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:abstractNum w:abstractNumId="9">
-[...34 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:val="bestFit"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24062061"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w:updateFields w:val="true"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -1642,972 +1059,1021 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="254" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="444444"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="160"/>
+      <w:spacing w:before="180" w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="3A6C4D"/>
-      <w:sz w:val="30"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4D8F66"/>
-      <w:sz w:val="25"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="80"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="3A6C4D"/>
-      <w:sz w:val="22"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="274833"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
+      <w:sz w:val="46"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:spacing w:after="60" w:line="269" w:lineRule="auto"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-      </w:pBdr>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -2666,50 +2132,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -2768,50 +2235,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -2870,50 +2338,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -2972,50 +2441,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3074,50 +2544,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3176,50 +2647,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -3278,50 +2750,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3369,50 +2842,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3460,50 +2934,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3551,50 +3026,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3642,50 +3118,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3733,50 +3210,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3824,50 +3302,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -3915,50 +3394,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4044,50 +3524,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4173,50 +3654,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4302,50 +3784,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4431,50 +3914,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4560,50 +4044,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4689,50 +4174,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4818,50 +4304,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -4923,50 +4410,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5028,50 +4516,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5133,50 +4622,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5238,50 +4728,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5343,50 +4834,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5448,50 +4940,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -5553,50 +5046,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5701,50 +5195,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5849,50 +5344,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -5997,50 +5493,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6145,50 +5642,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6293,50 +5791,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6441,50 +5940,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -6589,50 +6089,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -6672,50 +6173,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -6755,50 +6257,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -6838,50 +6341,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -6921,50 +6425,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -7004,50 +6509,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -7087,50 +6593,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -7170,50 +6677,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7297,50 +6805,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7424,50 +6933,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7551,50 +7061,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7678,50 +7189,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7805,50 +7317,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -7932,50 +7445,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -8059,50 +7573,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8131,50 +7646,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8203,50 +7719,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8275,50 +7792,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8347,50 +7865,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8419,50 +7938,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8491,50 +8011,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -8563,50 +8084,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -8687,50 +8209,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -8811,50 +8334,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -8935,50 +8459,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9059,50 +8584,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9183,50 +8709,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9307,50 +8834,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -9431,50 +8959,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9571,50 +9100,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9711,50 +9241,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9851,50 +9382,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -9991,50 +9523,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10131,50 +9664,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10271,50 +9805,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -10411,50 +9946,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10524,50 +10060,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10637,50 +10174,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10750,50 +10288,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10863,50 +10402,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -10976,50 +10516,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -11089,50 +10630,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -11202,50 +10744,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11323,50 +10866,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11444,50 +10988,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11565,50 +11110,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11676,50 +11222,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11797,50 +11344,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -11918,50 +11466,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -12039,50 +11588,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12124,50 +11674,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12209,50 +11760,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12294,50 +11846,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12379,50 +11932,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12464,50 +12018,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12549,50 +12104,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -12634,50 +12190,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -12713,50 +12270,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -12792,50 +12350,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -12871,50 +12430,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -12950,50 +12510,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -13029,50 +12590,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -13108,50 +12670,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -13183,86 +12746,62 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverSubtitle">
-[...22 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -13369,914 +12908,974 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MacroText">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14335,50 +13934,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14437,50 +14037,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14539,50 +14140,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14641,50 +14243,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14743,50 +14346,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14845,50 +14449,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -14947,50 +14552,51 @@
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15038,50 +14644,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15129,50 +14736,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15220,50 +14828,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15311,50 +14920,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15402,50 +15012,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15493,50 +15104,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
@@ -15584,50 +15196,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15713,50 +15326,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15842,50 +15456,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15971,50 +15586,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16100,50 +15716,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16229,50 +15846,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16358,50 +15976,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16487,50 +16106,51 @@
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16592,50 +16212,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16697,50 +16318,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16802,50 +16424,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16907,50 +16530,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -17012,50 +16636,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -17117,50 +16742,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -17222,50 +16848,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -17370,50 +16997,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -17518,50 +17146,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -17666,50 +17295,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -17814,50 +17444,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -17962,50 +17593,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -18110,50 +17742,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading2-Accent6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -18258,50 +17891,51 @@
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18341,50 +17975,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18424,50 +18059,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18507,50 +18143,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18590,50 +18227,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18673,50 +18311,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18756,50 +18395,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
@@ -18839,50 +18479,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -18966,50 +18607,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19093,50 +18735,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19220,50 +18863,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19347,50 +18991,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19474,50 +19119,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19601,50 +19247,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -19728,50 +19375,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -19800,50 +19448,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -19872,50 +19521,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -19944,50 +19594,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -20016,50 +19667,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -20088,50 +19740,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -20160,50 +19813,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -20232,50 +19886,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20356,50 +20011,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20480,50 +20136,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20604,50 +20261,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20728,50 +20386,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20852,50 +20511,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -20976,50 +20636,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -21100,50 +20761,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21240,50 +20902,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21380,50 +21043,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21520,50 +21184,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21660,50 +21325,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21800,50 +21466,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -21940,50 +21607,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
@@ -22080,50 +21748,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22193,50 +21862,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22306,50 +21976,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22419,50 +22090,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22532,50 +22204,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22645,50 +22318,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22758,50 +22432,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="DarkList-Accent6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -22871,50 +22546,51 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -22992,50 +22668,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23113,50 +22790,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23234,50 +22912,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23345,50 +23024,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23466,50 +23146,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23587,50 +23268,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -23708,50 +23390,51 @@
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -23793,50 +23476,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -23878,50 +23562,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -23963,50 +23648,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -24048,50 +23734,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -24133,50 +23820,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -24218,50 +23906,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulList-Accent6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -24303,50 +23992,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24382,50 +24072,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24461,50 +24152,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24540,50 +24232,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24619,50 +24312,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24698,50 +24392,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24777,50 +24472,51 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -24863,55 +24559,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25190,79 +24882,93 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Student Radar Incident Response and Breach Notification Summary</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Student Radar, procurement, due diligence</cp:keywords>
+  <dc:title>Incident Response Policy</dc:title>
+  <dc:subject/>
+  <dc:creator>Student Radar</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Procurement</cp:category>
-[...1 lines deleted...]
-  <dc:language>en-GB</dc:language>
+  <cp:category/>
 </cp:coreProperties>
 </file>