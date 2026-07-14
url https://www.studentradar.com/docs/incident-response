--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -1,6357 +1,25268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="769E1356" w14:textId="77777777" w:rsidR="00764140" w:rsidRDefault="00000000" w:rsidP="00764140">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="2664" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="600"/>
       </w:pPr>
       <w:r>
-        <w:t>Version 1.0</w:t>
+        <w:drawing>
+          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:extent cx="914400" cy="914400"/>
+            <wp:docPr id="1" name="Picture 1" descr="Student Radar logo" title="Student Radar logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="logo.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5037351F" w14:textId="67244CAA" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00764140">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="Title"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="14" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t>Effective Date: 21 February 2026</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="274833"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t>Incident Response and Breach Notification Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FDB469" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00764140">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="300"/>
+        <w:pStyle w:val="CoverSubtitle"/>
+        <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
-        <w:t>Classification: Internal – Confidential</w:t>
+        <w:t>Clarity for Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Version 2.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Reviewed: 11 July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="160" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="3A6C4D"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Current external assurance summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:jc w:val="left"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="120" w:type="dxa"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3000"/>
-        <w:gridCol w:w="6026"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="4706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF23BB" w14:paraId="54236C7A" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
-          <w:tblHeader/>
+          <w:cantSplit w:val="true"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="4D8F66"/>
+            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFF0B4B" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:color w:val="FFFFFF"/>
+                <w:color w:val="274833"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Field</w:t>
+              <w:t>Document control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6026" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="4D8F66"/>
+            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="E2F1E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06610C59" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:color w:val="FFFFFF"/>
+                <w:color w:val="274833"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF23BB" w14:paraId="658CD2B0" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E055C5C" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Document Owner</w:t>
+              <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6026" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EB51FAB" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Data Protection Lead, Student Radar</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF23BB" w14:paraId="48C1F735" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
-          <w:p w14:paraId="667B9588" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Approved By</w:t>
+              <w:t>Technical evidence reviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6026" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
-          <w:p w14:paraId="2E247C51" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Stuart Armley-Jones, Director</w:t>
+              <w:t>11 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF23BB" w14:paraId="11690911" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5435868B" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Review Frequency</w:t>
+              <w:t>Publication status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6026" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2477579E" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Annually, or after any material incident</w:t>
+              <w:t>Current external assurance summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF23BB" w14:paraId="10184AAA" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="2879"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
-          <w:p w14:paraId="058D7B4A" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Next Review Date</w:t>
+              <w:t>Review trigger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6026" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:type="dxa" w:w="6409"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:start w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:end w:w="110" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:fill="F7FAF8"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBF7C82" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>February 2027</w:t>
-[...57 lines deleted...]
-              <w:t>Data Processing Agreement, Privacy Policy, Acceptable Use Policy</w:t>
+              <w:t>A material process change, major incident or legal change, and at least annually</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="180DD953" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00EF23BB">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66570896" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1024 lines deleted...]
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Notification to the Customer (Controller)</w:t>
+        <w:t>Purpose and scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622B4CDE" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
       <w:r>
-        <w:t>Student Radar shall notify the affected Customer without undue delay and in any event within 24 hours of becoming aware of a confirmed Personal Data Breach, or incident reasonably believed to constitute a Personal Data Breach, in accordance with the DPA. For incidents involving safeguarding data (classified as Priority 1), the Customer will be notified as soon as reasonably practicable, with a target of within 2 hours of confirmed awareness. For the purposes of this Policy, awareness occurs when Student Radar has a reasonable degree of certainty that a Personal Data Breach has occurred or is likely to have occurred.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>This document gives schools and trusts an external summary of how Student Radar handles suspected security incidents and personal data breaches. It replaces an internal or confidential operational policy for public procurement use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3230D2B1" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
       <w:r>
-        <w:t>The notification shall include:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Detailed detection rules, credentials, technical runbooks, provider contacts and evidence-handling instructions remain internal. This summary does not create a service level, fixed response time or legal conclusion about a particular event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160F9550" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00281ADF">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...77 lines deleted...]
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Notification to the Supervisory Authority (ICO)</w:t>
+        <w:t>Roles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58582CFA" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>The Customer, as Controller, is responsible for determining whether the breach must be notified to the Information Commissioner’s Office (ICO) under Article 33 UK GDPR. Student Radar shall provide all information reasonably necessary to support the Customer’s assessment and notification within the 72-hour statutory window.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>For pupil and staff data processed through the subscribed platform:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C24611" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
-[...1243 lines deleted...]
-    <w:p w14:paraId="074EE725" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Date and time of identification</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>the school or trust is normally the data controller;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79063501" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Description of the incident</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>SENDlink LTD, trading as Student Radar, acts as processor; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2C5AE6" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Classification and severity</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Student Radar provides information and reasonable assistance so the controller can meet its obligations under the executed Data Processing Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A82D35" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>For personal data that Student Radar controls directly, such as appropriate enquiry and operational data, Student Radar assesses and performs its own controller obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>The school remains responsible for safeguarding decisions and referrals. A security incident process does not replace the school's DSL, local-authority, police or children's social-care procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Response lifecycle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Student Radar's incident process follows these stages, adjusted to the event:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Receive and validate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Record the report, distinguish an availability issue, security event and potential personal data breach, and identify the affected service and customer scope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Triage and contain.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limit further unauthorised access, disclosure, alteration or loss while preserving information needed to understand the event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Assess.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Establish what happened, which data and people may be affected, the likely consequences, and whether a supplier or other party is involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Recover safely.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove or mitigate the cause, restore affected functions when it is safe to do so, and continue monitoring for recurrence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Notify and support.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notify affected controllers without undue delay where a personal data breach affects data processed for them, and provide reliable information as it becomes available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Review.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Record lessons, corrective actions and any required change to controls, documentation or supplier management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>An initial assessment may change as further evidence becomes available. Updates distinguish confirmed facts from working assumptions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Notification to a school or trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>If Student Radar becomes aware of a personal data breach affecting data processed for a school or trust, it will notify the controller without undue delay. The notification will include, so far as the information is then available:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Data categories and approximate number of data subjects affected</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>the nature and known scope of the breach;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDB0345" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Containment and eradication actions taken</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>the categories of data and people affected;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79197708" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Notifications issued (to Customer, ICO, data subjects)</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>likely consequences or risks identified;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F86F9B" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Outcome and lessons learned</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>containment and mitigation steps taken or proposed; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DE7755" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
-[...23 lines deleted...]
-    <w:p w14:paraId="38D09B24" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000" w:rsidP="00F63278">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
-[...294 lines deleted...]
-        <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Student Radar – Data Protection Lead</w:t>
+        <w:t>a contact for follow-up.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE4919" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Missing information should not delay an appropriate initial notification. Further details can follow as the investigation develops.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>The school or trust decides whether it must notify the Information Commissioner's Office under Article 33 of the UK GDPR and whether affected people must be told under Article 34. Student Radar will provide reasonable assistance and relevant available information. Where the reporting threshold is met, the controller must report without undue delay and, where feasible, no later than 72 hours after becoming aware of the breach. That legal notification window is not a promise that every technical investigation will be complete within 72 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Where Student Radar is controller for the affected data, it assesses notification to the ICO and individuals directly in accordance with applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t>Email: security@studentradar.com</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Safeguarding and sensitive data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61470053" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Safeguarding, health and SEND records can create a higher risk if compromised. Incident handling therefore applies need-to-know access and data minimisation. The school retains authority over safeguarding actions and referrals. Student Radar supplies technical facts and processor assistance; it does not make the school's safeguarding decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Do not send pupil records, credentials or safeguarding narratives through an unsecured initial report. Ask for a secure transfer route if evidence containing sensitive data is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t>General enquiries: support@studentradar.com</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Supplier and AI-related incidents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE44B7D" w14:textId="77777777" w:rsidR="00EF23BB" w:rsidRDefault="00000000">
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Where a service provider is involved, Student Radar coordinates the technical investigation and contractual notification path while remaining accountable for its processor obligations to the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The public Echo and Sensory Profiler tools use OpenAI only when a visitor requests processing. Responses calls set </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Mono" w:hAnsi="Aptos Mono"/>
+          <w:color w:val="274833"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>store=false</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>; this is not a blanket Zero Data Retention claim, and provider abuse-monitoring logs may be retained for up to 30 days unless approved controls apply. A suspected disclosure through a public or school-enabled AI flow is assessed against the actual data submitted, provider path and configured retention controls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Address: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> LTD, 10 Masefield Gardens, Plymouth, PL5 3HU</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>After an incident</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EF23BB">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>After containment and recovery, Student Radar records the outcome and tracks proportionate corrective actions. Depending on the event, that can include code or configuration changes, access changes, supplier follow-up, documentation updates and additional verification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>A customer-facing summary can be supplied where appropriate and lawful. It will avoid disclosing information that would weaken security, prejudice an investigation, expose another customer or reveal personal data unnecessarily.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="5CB57A"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Reporting and document status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report security and data-protection concerns to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Mono" w:hAnsi="Aptos Mono"/>
+          <w:color w:val="274833"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dpo@studentradar.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>. State the affected service, approximate time and observable symptoms. Do not include passwords, API keys, pupil data or confidential case details in the first message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>This is an external assurance summary. The executed Data Processing Agreement and service agreement govern notification duties, assistance and any contractual timescales.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2200" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1361" w:right="1247" w:bottom="1247" w:left="1247" w:header="624" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:pPr>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:jc w:val="center"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="1" w:space="8" w:color="CCCCCC"/>
+        <w:top w:val="single" w:sz="7" w:space="5" w:color="5CB57A"/>
       </w:pBdr>
-      <w:spacing w:before="200"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="888888"/>
-[...21 lines deleted...]
-      <w:t xml:space="preserve">  Page </w:t>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">www.studentradar.com  ·  Page </w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:t>1</w:t>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="888888"/>
-[...3 lines deleted...]
-      <w:instrText>PAGE</w:instrText>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
       <w:fldChar w:fldCharType="separate"/>
-    </w:r>
-[...6 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
-    </w:r>
-[...5 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361  ·  10 Masefield Gardens, Plymouth, PL5 3HU  ·  www.studentradar.com</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FE7AFAA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:jc w:val="left"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="7" w:space="4" w:color="5CB57A"/>
+      </w:pBdr>
+    </w:pPr>
     <w:r>
-      <w:rPr>
-[...232 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1E03F1" wp14:editId="6C27C6FC">
-[...10 lines deleted...]
-          <wp:docPr id="1064856905" name="Picture 3" descr="A green circle with black letters  AI-generated content may be incorrect."/>
+        <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:extent cx="256032" cy="256032"/>
+          <wp:docPr id="1" name="Picture 1" descr="Student Radar logo" title="Student Radar logo"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1064856905" name="Picture 3" descr="A green circle with black letters  AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="0" name="logo.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="956310" cy="956310"/>
+                    <a:ext cx="256032" cy="256032"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...77 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:color w:val="3A6C4D"/>
+        <w:sz w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   Student Radar</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...75 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="19"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   |   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="666666"/>
+        <w:sz w:val="19"/>
+      </w:rPr>
+      <w:t>Incident Response Summary</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14"/>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...22 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...22 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...27 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:abstractNum w:abstractNumId="9">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="550"/>
+        </w:tabs>
+        <w:ind w:left="550" w:hanging="260"/>
       </w:pPr>
-      <w:rPr>
-[...85 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...342 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="CB948126">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:abstractNum w:abstractNumId="10">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...125 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="550"/>
+        </w:tabs>
+        <w:ind w:left="550" w:hanging="260"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...702 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1904563862">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:displayBackgroundShape/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:val="bestFit"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...8 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="458A32CF"/>
-  <w15:docId w15:val="{898C13B6-796C-A444-948B-C1182C2E34A6}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w:updateFields w:val="true"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="444444"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="200"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="160"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3A6C4D"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4D8F66"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="heading 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="280" w:after="160"/>
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4D8F66"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="3A6C4D"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="heading 4"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="heading 5"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="heading 6"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1F4D78"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="56"/>
-      <w:szCs w:val="56"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="274833"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
-    <w:name w:val="Strong1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="60" w:line="269" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="444444"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
-  </w:style>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverSubtitle">
+    <w:name w:val="Cover Subtitle"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="4D8F66"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentStatus">
+    <w:name w:val="Document Status"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:color w:val="274833"/>
+      <w:sz w:val="19"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:allowPNG/>
+  <w:doNotSaveAsSingleFile/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>274</Lines>
-  <Paragraphs>207</Paragraphs>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12267</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Un-named</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title>Student Radar Incident Response and Breach Notification Summary</dc:title>
+  <dc:subject>Student Radar procurement and due-diligence document</dc:subject>
+  <dc:creator/>
+  <cp:keywords>Student Radar, procurement, due diligence</cp:keywords>
+  <dc:description/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Procurement</cp:category>
+  <cp:version>1</cp:version>
+  <dc:language>en-GB</dc:language>
 </cp:coreProperties>
 </file>