--- v0 (2026-07-14)
+++ v1 (2026-10-12)
@@ -1,31790 +1,33688 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="19A08C2E" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
       <w:pPr>
-        <w:spacing w:before="2664" w:after="0"/>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F2E7CE1" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
       <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7579981B" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CD31E1" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
         <w:spacing w:after="600"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55A5DEDE" wp14:editId="5763DBCA">
             <wp:extent cx="914400" cy="914400"/>
-            <wp:docPr id="1" name="Picture 1" descr="Student Radar logo" title="Student Radar logo"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="logo.png"/>
+                    <pic:cNvPr id="0" name="image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5EFF5822" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:keepNext/>
+        <w:widowControl/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="14" w:space="4" w:color="5CB57A"/>
+          <w:bottom w:val="single" w:sz="24" w:space="6" w:color="67B484"/>
         </w:pBdr>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="274833"/>
-          <w:sz w:val="60"/>
+          <w:sz w:val="64"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Data Protection Impact Assessment</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="003836F5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="274833"/>
+          <w:sz w:val="64"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support Pack</w:t>
+      </w:r>
       <w:r>
-        <w:t>Clarity for Education</w:t>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04E4F090" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="60"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:before="200" w:after="560"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:b/>
+          <w:color w:val="4D8F66"/>
+          <w:sz w:val="26"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Version 1.1</w:t>
+        <w:t xml:space="preserve">Information for schools and trusts</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5DED807A" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="160" w:after="0"/>
+        <w:widowControl/>
+        <w:spacing w:after="40"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:sz w:val="19"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Current supplier template for due diligence. It is not a completed or approved DPIA until the controller completes the school-specific sections, consults its DPO or Data Protection Lead, records any additional measures and signs the outcome.</w:t>
+        <w:t xml:space="preserve">Version 1.4</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7B66C30D" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00793ACA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Document Version Date: 10 September 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3055B7CB" w14:textId="77777777" w:rsidR="00860A08" w:rsidRDefault="00860A08">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6378BA24" w14:textId="77777777" w:rsidR="00860A08" w:rsidRDefault="00860A08">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="40"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document explains how Student Radar processes and protects school information. It covers the service’s purposes, data flows, provider arrangements and data-protection requirements, and supports the school or trust’s own DPIA. The school can use the optional worksheets for its records; Student Radar does not require this document to be signed or returned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2989D74A" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2814EE0D" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FD3D18" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1D896D" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2DEDEB" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0D299C" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00CB2E1C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="360"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60022C52" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="0"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>SENDlink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ltd (trading as Student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Radar)  ·</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Company No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>16602655  ·</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ICO Reg. ZC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>016361  ·</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  10 Masefield Gardens, Plymouth, PL5 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HU  ·</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="767676"/>
+          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  www.studentradar.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6B4025" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0388BD09" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000" w:rsidP="008E5CD3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pBdr>
-[...1 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Supplier information and school/controller completion template</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Student Radar - Data Protection Impact Assessment (DPIA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC8C3D5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PART A - SCREENING ASSESSMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440D99BF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D00648" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Header Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D058141" w14:textId="77777777" w:rsidR="00FA2BC0" w:rsidRDefault="00FA2BC0" w:rsidP="00FA2BC0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Controller Name: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173C828B" w14:textId="346D7CE0" w:rsidR="00FA2BC0" w:rsidRDefault="00FA2BC0" w:rsidP="00FA2BC0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assessment Date: ________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B0FD3" w:rsidRPr="006B0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0768BF81" w14:textId="5CFD07FC" w:rsidR="00FA2BC0" w:rsidRDefault="00FA2BC0" w:rsidP="00FA2BC0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deployment Scope: ________________</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Core, Safeguard, Connect, Assess, Health, Office and Teach are covered where used by the school. Advisory AI includes Risk Assessor, IEP Creator and Insight Generator, together with authorised drafting, translation and transcription workflows.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">The DPA prohibits AI providers from using school Personal Data to train their models and requires no retained input or output content, including abuse-monitoring copies. These requirements cover authorised AI features and transcription modes. Pseudonymised information remains Personal Data. Staff review outputs and can amend or reject them; diagnoses, SEND status, safeguarding action and other significant decisions remain with authorised people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B80049E" w14:textId="58876365" w:rsidR="001D320B" w:rsidRDefault="00FA2BC0" w:rsidP="00FA2BC0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Actual processing start date and retrospective assessment status: ________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="left"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
-[...8 lines deleted...]
-        <w:tblInd w:w="120" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4706"/>
-        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="7E0901C3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="093DFB8A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29E7A451" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>SENDlink</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LTD, trading as Student Radar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36978055" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Company No. 16602655</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D230C9A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Address: 10 Masefield Gardens, Plymouth, PL5 3HU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A753F9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Role: Data Processor under Article 28 UK GDPR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524D642D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO Contact: dpo@studentradar.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A9599DD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183C8F13" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="664992EF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F96BC28" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Categories:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BD227F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pupils: name, DOB, UPN, year/class, attendance records, SEND/EHCP status, health data, safeguarding records, behaviour, exclusions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26E1456B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Special Category Data may include health, SEND, ethnicity, religion and sensitive narrative information. The Controller determines the applicable Article 6 basis, Article 9 condition and any Schedule 1 requirements for each purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B30E733" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents: contact details, communication </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>prefs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, emergency status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E225464" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff: name, role, email, permissions, audit logs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560C3108" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CC1DC4B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Sources:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242D01AA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>MIS data is obtained through the school-authorised Wonde API integration, using the configured synchronisation and reconciliation processes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DA5971E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Direct staff input via portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A35B3B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09EF872E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Processing Activities:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4521B1A6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pupil dashboards for SEND/safeguarding/attendance/behaviour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38A90126" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provision mapping and intervention tracking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="469DF276" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguarding records and case notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="346B62AC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>School reporting and exports support the school’s own assurance and information needs; they do not themselves establish inspection or legal compliance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16B5371B" w14:textId="6E0ECF5B" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI drafts and suggestions require meaningful review by authorised staff before use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410FB963" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1347D5BF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Storage &amp; Infrastructure:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DFBE81" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Primary database and Storage service: Supabase production project in London (eu-west-2). Access is governed by authentication, database policies and server-side permissions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="339C2498" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vercel provides application delivery and applicable execution. Provider processing locations and safeguards are described in DPA Annex 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0834AADF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Backup position: The primary database is hosted in London and has daily database backups. The DPA requires daily encrypted protection of the database and associated files, UK storage of primary backups, a 30-day rolling backup cycle and final expiry of residual copies by day 60 from termination. Uploaded files have separate backup and restoration requirements from the database.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="678BE3B5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provider schedule includes Supabase, Vercel, Wonde, Brevo, OpenAI, Twilio, Sentry, AssemblyAI and Contentsquare for their authorised service functions. OpenAI supports AI assistance, AssemblyAI provides transcription, Brevo delivers email and Contentsquare provides optional analytics subject to consent. DPA Annex 3 and the Sub-Processor List describe the services, locations and safeguards.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CAB8785" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="13FD0C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B7AE151" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Objective:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1422BEC3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The service connects authorised school information to support education, SEND, safeguarding, health, welfare, communication and reporting. The Controller assesses necessity, permissions, human review and the actual safeguards for its deployment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DD9D1B4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584ECB18" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D2365A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="587C0458" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data comes from authorised school systems and information lawfully entered through the service; the school must assess each collection and purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28BF8228" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The service includes school, cohort and individual-pupil views. Access to the underlying information depends on permissions, school context and relevant relationships or restrictions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55F0F85F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Least-privilege access: configured roles and permissions (RBAC) plus database-level school scoping (RLS).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18752510" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Processing is limited to the authorised educational, health, welfare, safeguarding and administration purposes instructed by the Controller.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="611B9467" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA prohibits AI providers from using school Personal Data to train their models and requires no retained input or output content, including abuse-monitoring copies. These requirements cover authorised AI features and transcription modes. Pseudonymised information remains Personal Data. Staff review outputs and can amend or reject them; diagnoses, SEND status, safeguarding action and other significant decisions remain with authorised people.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A191918" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA governs retention, return, deletion and residual backup expiry across the service and its authorised providers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FE49A37" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alternatives considered: spreadsheets, data warehouses and external monitoring tools. Their encryption, auditability, access controls and secondary-use risks depend on configuration and contracts; the school should compare those controls with its requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="59858DED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFD0A6B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school assesses whether the information and each use are necessary and proportionate to the authorised purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73A29BE1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4042FE53" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="208ACE9D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65238C18" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FC25BAC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Sharing Model:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E439EFC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School → Student Radar (Processor) under DPA Art 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="208ACE9D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03373105" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provider schedule includes Supabase, Vercel, Wonde, Brevo, OpenAI, Twilio, Sentry, AssemblyAI and Contentsquare for their authorised service functions. OpenAI supports AI assistance, AssemblyAI provides transcription, Brevo delivers email and Contentsquare provides optional analytics subject to consent. DPA Annex 3 and the Sub-Processor List describe the services, locations and safeguards.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77604FE0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="208ACE9D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44E53405" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sub-Processor Register:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280986F3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Planned sub-processor additions, replacements and material location changes require at least 30 calendar days’ written notice. The school may raise a reasoned data-protection objection within 14 calendar days. Objections are addressed before affected processing changes; if no acceptable safeguard or alternative is agreed, the new provider does not receive the affected data. Shorter notice requires prior written agreement. An emergency does not authorise processing outside agreed restrictions. See Q3.2 and the DPA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108AD7AB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="208ACE9D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39808839" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Processing Agreements:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F6C907" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Include Art 28 scope, school instructions, sub-processor engagement, DSAR assistance, security obligations, audit rights, deletion procedures, breach notification.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="082511F0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112DE0CF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="281616A7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="726FDA02" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes. The following categories may be processed. The Controller must document an Article 6 basis, a suitable Article 9 condition and any required DPA 2018 Schedule 1 condition and safeguards for each purpose; the examples below are not automatic authorisation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="480B7AA8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Health: EHCP, medical conditions, therapy, medication, mental health and disability. Article 9(2)(h) with Schedule 1 Part 1 paragraph 2 applies only where its health/social-care and confidentiality conditions are met; a different valid condition may be needed for education or safeguarding.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B6D6980" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>SEND: EHCP and SEND status. Safeguarding may use Article 9(2)(g) with Schedule 1 Part 2 paragraph 18 where its necessity and other conditions are met; the Controller must assess the actual purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F7557F9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ethnicity: where necessary for the documented purpose. Equality monitoring may use Article 9(2)(g) with Schedule 1 Part 2 paragraph 8 where its conditions and safeguards are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43BCCAB1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Religion: where present in the MIS and necessary for the documented purpose. The Controller must identify a valid Article 9 condition; inclusion in the MIS does not itself provide one.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB8BCF8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="163659AD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lawful Basis:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1B04AF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguarding example: Article 9(2)(g) and DPA 2018 Schedule 1 Part 2 paragraph 18, subject to all applicable conditions and safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D8F8850" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Health/social-care example: Article 9(2)(h) and Schedule 1 Part 1 paragraph 2, subject to the purpose and confidentiality requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="57E217CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="766D3DA0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Article 6 basis: the Controller identifies the basis for each purpose, such as public task or legal obligation where applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17B7732E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CA7A88" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39CBB6E8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5734B3BA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yes, if safeguarding records enabled. Examples:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BDFD16C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Abuse disclosures and allegations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7471D075" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Police referrals and investigations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D57097F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>LADO involvement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F1423AE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Court orders and injunctions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A99C2E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FD985FA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lawful Basis:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F5858F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Art 10 UK GDPR (criminal offence data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4411B290" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The Controller must meet Article 10 and identify domestic-law authorisation where required. Schedule 1 Part 2 paragraph 18 (safeguarding) or paragraph 10 (preventing or detecting unlawful acts) may be relevant only where the applicable conditions are met.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FC22A3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64C9CFBB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguards:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D333730" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Safeguarding Data means information the school classifies as safeguarding or child-protection information. Access is limited to authorised safeguarding purposes, relevant permissions, school scope and applicable record restrictions. A job title alone does not grant access. Ordinary health, behaviour or pastoral information is not automatically classified as Safeguarding Data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20D908C0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Enforcement: RBAC + RLS with JWT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41317F33" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security events and workflow audit trails support accountability and incident investigation. Access to those records is restricted by authorised purpose and permissions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="74AD29AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22E98C04" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Retention follows the Controller’s documented category schedule, applicable duties and lawful holds. Service termination, live deletion and backup expiry follow the DPA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3224C2D7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475388A6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AAE1A46" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3432E4B2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Article 6 basis: determined and documented by the Controller for each purpose. Public task may apply to statutory educational functions; legal obligation or another valid basis may apply in other circumstances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F7C3E68" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relevant education and safeguarding duties may include the following, depending on the school and purpose:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C72E907" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Education Act 1996: provide education suitable to age/ability/SEND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F62BC29" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Children Act 2004 s.11: safeguarding duty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69D94C14" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Education Act 2002 s.175: school safeguarding duty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50489DA4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>KCSIE: statutory safeguarding guidance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD47885" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Equality Act 2010: eliminate discrimination, advance equality</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2034EC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="449B1AD3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Special Category (Art 9(2)):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D60E95F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguarding: Article 9(2)(g) plus Schedule 1 Part 2 paragraph 18, where its conditions are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59E59762" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Health/social care: Article 9(2)(h) plus Schedule 1 Part 1 paragraph 2, where its purpose and confidentiality conditions are met.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57ED7B71" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CA58D05" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6a: Is Processing Necessary?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061FD309" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school must assess whether each processing activity is necessary and proportionate to its educational and safeguarding functions. SEND dashboards, safeguarding tracking and provision mapping may support those functions; use of this particular platform is not itself a statutory requirement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DEFA80F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E0F0C3C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6b: Why Not Rely on Consent?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625529E5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Consent is generally unsuitable for processing necessary to perform a statutory public task or legal obligation. The Controller must assess its own status and purposes, explain the applicable lawful bases, and respect relevant rights including objection. Separate processing that relies on consent requires valid consent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783516B2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27B4A912" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6c: Transparency &amp; Data Subject Information:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C6DB7F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School privacy notice: must explain Student Radar processing, data categories, retention, rights, DPO contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FDF8DAC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The school’s privacy information explains the actual sensitive-data purposes, lawful conditions, safeguarding classification, recipients and individual rights.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E4AE6F6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar Privacy Policy: supplied with the due-diligence pack.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0B07BE25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A8B3F4A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPIA/APD: available on request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="43165720" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B193D9E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="225DABD2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E954D75" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Decision-Making:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C98E38" w14:textId="00FDCF57" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The service is designed to support human decisions. Staff must meaningfully review advisory information before any significant action. The Controller remains responsible for ensuring that actual use does not become a solely automated significant decision.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F61D8D5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37C818BB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Profiling &amp; AI (Advisory Only):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12697E00" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Assessor: supports preparation and review of risk information; staff assess the evidence and decide action.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74138516" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>IEP Creator: generates draft Individualised Education Plans - SENCO edits and approves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BE59AF3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Insight Generator: produces summaries and trend analysis - DSL/SENCo reviews before reporting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22761CCB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="283B5A49" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguards for AI-assisted processing:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08036163" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Human-in-the-loop: all AI outputs advisory, staff approve before action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04BBD5A8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Staff must consider the available source context and the limits of AI suggestions. Explanation features vary by workflow and do not establish the correctness of an output.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35003478" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contest and override: authorised staff must be able to question, reject or amend outputs and report concerns; operational suspension supports incident response.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E9C066" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The data-minimisation standard requires removal or replacement of unnecessary identifiers where practicable. Sensitive narratives can still identify individuals and remain subject to Personal Data safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1986FCF9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schools and Student Radar report suspected bias, review the affected use and take proportionate corrective action.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AA38FDB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA prohibits AI providers from using school Personal Data to train their models and requires no retained input or output content, including abuse-monitoring copies. These requirements cover authorised AI features and transcription modes. Pseudonymised information remains Personal Data. Staff review outputs and can amend or reject them; diagnoses, SEND status, safeguarding action and other significant decisions remain with authorised people.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="718E98A2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FD2B5A1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Meaningful human involvement must occur before any significant decision is applied. Labelling an output advisory is insufficient by itself. The Controller must assess actual use against the UK GDPR automated-decision provisions (Articles 22A–22C, as amended). This service does not authorise solely automated significant decisions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06827312" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55852286" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="60715260" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8A563A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="291AF053" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Location and other contextual information may be used only where relevant to an authorised school workflow and described in the applicable processing inventory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ECA8B9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Security records</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D11C9B0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security events and workflow audit trails support accountability and investigation. Part B describes the access and retention rules for these records.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76721B51" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128EE897" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F7DAD91" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63785CCE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Threshold Assessment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B8D2F78" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The ICO does not define a numeric threshold for large-scale processing. Determination should consider the volume of data subjects, the duration of processing, the geographical extent, and the vulnerability of the individuals concerned (WP29 Guidelines, endorsed by ICO).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1262BFE6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Single school (200–500 pupils): consider volume, sensitivity, duration and the affected children; a single establishment is not an exemption from DPIA requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7168A1F5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Small MAT (fewer than five schools): assess the combined processing and risks; school count alone does not determine scale or whether a DPIA is required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="561A382D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Large MAT (five or more schools, thousands of pupils, continuous processing and broad geography): these factors may indicate large-scale processing. The Controller must assess its actual deployment and document the decision.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46EA0012" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All schools should review the relevant risks through their own assessment and approval processes. Part B supplies information to support that work; this particular worksheet does not have to be completed or returned.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1197B2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FF54362" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Mitigations (if large-scale):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F26D786" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authorised users can work with cohort summaries and individual records. The school should select permissions appropriate to each user’s duties.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4027101D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database policies and server-side functions restrict access according to school scope and relevant permissions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35A1F9AF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q1.3 describes the retention periods for service logs and school-record audit history.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21F47D8D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The security standard requires encryption in transit and at rest, including appropriate protection of backups and credentials.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6ABDEFF4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B814EEF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Deletion and return are obligations under the DPA. The school’s schedule, approved configuration and the scope of actual deletion operations determine how those obligations are carried out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13AB4846" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0056BC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="1677D4B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="010C31B5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Primary storage and other processing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary school-record database, file storage and primary backups remain in the United Kingdom. Application delivery, AI, communications, telemetry and provider support can involve international processing by the providers listed in DPA Annex 3. Each transfer is subject to DPA Section 9, the school’s instructions and applicable transfer safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1677D4B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>International transfers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Before a restricted transfer begins, the applicable lawful mechanism, assessment and necessary supplementary measures must be established under DPA Section 9. Applicable UK adequacy, the UK IDTA or EU SCCs with the UK Addendum may be relevant; EU requirements are addressed separately where applicable. Contractual authorisation and transfer legality are separate requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1677D4B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provider and location changes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Planned sub-processor additions, replacements and material location changes require at least 30 calendar days’ written notice. The school may raise a reasoned data-protection objection within 14 calendar days. Objections are addressed before affected processing changes; if no acceptable safeguard or alternative is agreed, the new provider does not receive the affected data. Shorter notice requires prior written agreement. An emergency does not authorise processing outside agreed restrictions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1677D4B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI processing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDBA433" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AI terms prohibit model training and require no retained input or output content, including abuse-monitoring copies. Any change to those arrangements requires assessment and the school’s prior written authorisation. Inputs are minimised and pseudonymised where practicable. Staff review outputs and can amend or reject them. Saved school records follow the school’s retention instructions and DPA exit terms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E27D210" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B26D08" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="600D8EBE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0329E9C4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI Components (Limited, Advisory):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F9B667" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Advisory AI includes the following features. Additional drafting, translation and transcription routes must be included in the authorised processing inventory.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BD78215" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Assessor: supports professional review of risk information; outputs do not determine action automatically.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15A6495B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>IEP Creator: generates draft Individualised Education Plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2758E6ED" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Insight Generator: produces data summaries and trend analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189FD4C9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B2EFD2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Assessment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A72C18" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controls intended to reduce risk include:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D5388A1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI inputs: minimise the information needed for the task and replace direct identifiers with tokens. Relevant attendance, behaviour, SEND and authorised narrative context may remain identifiable; pseudonymised inputs remain Personal Data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08AD889F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA prohibits AI providers from using school Personal Data to train their models and requires no retained input or output content, including abuse-monitoring copies. These requirements cover authorised AI features and transcription modes. Pseudonymised information remains Personal Data. Staff review outputs and can amend or reject them; diagnoses, SEND status, safeguarding action and other significant decisions remain with authorised people.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="045EE01B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI requests and saved outputs are subject to the access, logging and retention rules for the relevant workflow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46C822F5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Connected indicators prompt professional enquiry. They do not establish causation, a diagnosis, a safeguarding finding or an automatic risk decision.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06F1DEDC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Meaningful human review and the ability to reject or amend suggestions are required. Suspected bias or unsafe output should be escalated for review of the affected workflow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07FF46D6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safety controls: staff must reject or amend unsuitable outputs; feature suspension may be used for a safety incident or material disparity, rather than a commercial opt-in or opt-out.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674D39F6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18B57161" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguards:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CB5602" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Feature flags: operational controls support safe rollout, monitoring and incident response for the standard AI service.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AAF2DF2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Transparency: DPIA, privacy notice and staff training before using the standard AI service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D825EA1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fairness reviews consider the workflow, the affected groups and any reported concerns about bias or unsafe output.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7D5E169D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D75056E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff retain responsibility for significant decisions and must meaningfully evaluate AI output. The Controller assesses the novelty, profiling and effects of actual use rather than assuming that familiar educational activities make the AI processing low risk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D967415" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF00473" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
       </w:tblGrid>
       <w:tr>
-        <w:trPr>
-[...13 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25E779CF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C38BF5C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk Register:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6811F8FF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="148A40E8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1. Data Breach (Unauthorised Access)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E8B7D6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required measures include authenticated access, school-scoped permissions, managed credentials, incident response and mandatory MFA for all staff and privileged production access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E13F04" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="743B7815" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Configuration Drift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287AB298" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configuration and database changes are version controlled. The change process requires review and testing proportionate to the effect on security, access and school information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06223987" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A05AE62" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3. Insider Misuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FFC43C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required measures include least privilege, mandatory MFA, confidentiality, role-appropriate training, access reviews and prompt removal of access when a person leaves.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D181B72" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30E1C29A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4. Data Loss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF34DC8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary database is hosted in London and has daily database backups. The DPA requires daily encrypted protection of the database and associated files, UK storage of primary backups, a 30-day rolling backup cycle and final expiry of residual copies by day 60 from termination. Uploaded files have separate backup and restoration requirements from the database. The DPA requires monthly sample restores and quarterly documented recovery exercises covering the database, files, permissions and deletion instructions. Recovery time and the restored recovery point are recorded. Contractual recovery objectives are governed by MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FBE892" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4215E6A1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5. Accuracy/Staleness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3D942A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Wonde integration uses configured synchronisation, source validation and reconciliation. Staff check source dates, correct errors in the source system and record relevant professional context.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E69FBC2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62EBF58D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6. Export/Sharing Leakage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11380548" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires authorised, school-scoped exports, an audit record of actor, time and scope, and the marking specified for supported formats in the export-control schedule. Recipients remain responsible for secure onward handling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2F5394" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BA625FE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="274833"/>
-[...16 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7. AI Bias/Fairness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000C30DB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff review source context and output, can reject or amend suggestions, and report suspected bias for review of the affected workflow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EBB0225" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="174E3550" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="274833"/>
-[...379 lines deleted...]
-              <w:t>Current supplier template for due diligence. It is not a completed or approved DPIA until the controller completes the school-specific sections, consults its DPO or Data Protection Lead, records any additional measures and signs the outcome.</w:t>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8. Safeguarding Leakage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E600685" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Safeguarding Data means information the school classifies as safeguarding or child-protection information. Access is limited to authorised safeguarding purposes, relevant permissions, school scope and applicable record restrictions. A job title alone does not grant access. Ordinary health, behaviour or pastoral information is not automatically classified as Safeguarding Data. Personnel screening must be appropriate to the role, access, legal eligibility and risk; database access alone does not establish DBS eligibility.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E6E898" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1975E59D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Subject Access Requests (SARs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF67C12" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Subject access requests (SARs): the school assesses the request, identity, authority and any exemptions or redactions. Student Radar assists with extraction under the DPA. A request is not automatically manifestly unfounded or excessive merely because it repeats an earlier request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0295AE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27351791" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10. Service Availability</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD5E9F9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The MSA provides a 99.9% monthly availability commitment, subject to its stated exclusions. Vercel monitoring is the primary measurement source, reconciled with incident records and school reports. The MSA defines the calculation and service-credit process. The DPA requires monthly sample restores and quarterly documented recovery exercises covering the database, files, permissions and deletion instructions. Recovery time and the restored recovery point are recorded. Contractual recovery objectives are governed by MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7DB632" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C3739B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Certifications &amp; Audits:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4536DA2C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SENDlink LTD holds Cyber Essentials certification covering the Whole Organisation, issued on 20 February 2026 with recertification due on 20 February 2027. The certificate accompanies this pack.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645CB428" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevant provider reports and assurance information are available through the DPA audit process, subject to applicable confidentiality arrangements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B75967" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School audit rights: schools can request security reports, audit logs, processor documentation per Art 28(3)(h) UK GDPR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4E451986" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4BF0FBF3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:pageBreakBefore/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>How to use this document</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX 1 - Key Mitigations</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="76FE840C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="1D1CBA58" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the authenticated school platform, where the school determines the purpose and enables capabilities; and</w:t>
+        <w:t>International Transfers:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="722590B7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>public Student Radar tools, where SENDlink LTD is the controller for a visitor's direct use.</w:t>
+        <w:t xml:space="preserve">See Q10. Primary school-record database, file storage and primary backups remain in the United Kingdom. Application delivery, AI, communications, telemetry and provider support can involve international processing by the providers listed in DPA Annex 3. Each transfer is subject to DPA Section 9, the school’s instructions and applicable transfer safeguards. Before a restricted transfer begins, the applicable lawful mechanism, assessment and necessary supplementary measures must be established under DPA Section 9. Applicable UK adequacy, the UK IDTA or EU SCCs with the UK Addendum may be relevant; EU requirements are addressed separately where applicable. Contractual authorisation and transfer legality are separate requirements. The AI terms prohibit model training and require no retained input or output content, including abuse-monitoring copies. Any change to those arrangements requires assessment and the school’s prior written authorisation. Inputs are minimised and pseudonymised where practicable. Staff review outputs and can amend or reject them. Saved school records follow the school’s retention instructions and DPA exit terms.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="262DB903" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="431F7D95" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Part A - controller details and screening</w:t>
+        <w:t>Special Category Data:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A21A0A3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A1. Controller and project</w:t>
+        <w:t>See Q5 and Q5a for the Controller’s assessment of Articles 6, 9 and 10 and the applicable Schedule 1 conditions. Access uses authorised roles and school scoping. Retention follows the Controller’s documented schedule; an appropriate policy document must be maintained where required.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="671C4915" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432C897D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Other Risks:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3589A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The risk register supports the school’s assessment of likelihood, severity and residual risk for its purposes, users and data. The school records any additional measures and its decision on the processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8ADDC4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196A8F88" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ANNEX 2 - Risk Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28111A77" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33311AB4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Screening Assessment Conclusion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDA2C33" w14:textId="76A33238" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Processing is likely high risk due to special category data involving vulnerable children; continuing school-wide processing; safeguarding information; and AI-assisted profiling. The school assesses actual scale, purposes, controls and authorised international routes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DEA54D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39784FB8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recommendation: PROCEED TO PART B - FULL DPIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5868939F" w14:textId="38873BFA" w:rsidR="001D320B" w:rsidRDefault="003B185D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Before live processing, the Controller should review the risks and record its assessment, DPO advice and approval using its own processes. The full supplier information in Part B and optional worksheet in Annex 3 support that work; neither requires signature, completion or return to Student Radar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF415E0" w14:textId="7A502162" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:pageBreakBefore/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ANNEX 3 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02D3C" w:rsidRPr="00D02D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Controller DPO/Data Protection Lead Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F8076B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4173EE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Optional worksheet for the school’s own records. No completion or return to Student Radar is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C09460E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
-[...2 lines deleted...]
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9D8CD"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
         </w:tblBorders>
-        <w:tblInd w:w="120" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4706"/>
-        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="6826"/>
       </w:tblGrid>
-      <w:tr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:tr w:rsidR="001D320B" w14:paraId="3AC8EDFC" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD163B2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="274833"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA90FC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Optional school/trust record</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="5C8AB828" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="495EBF9A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controller Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E955BB" w14:textId="72087624" w:rsidR="00CB2E1C" w:rsidRDefault="00C2054F">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3B67A826" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50C7AC79" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO/DP Lead Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="173084E9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="168C69D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12AA9AEA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Date of Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3605C612" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="17992AB0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23C4697E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible person for the school record</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="410FD633" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name: ________________</w:t>
+              <w:br/>
+              <w:t>Role: ________________</w:t>
+              <w:br/>
+              <w:t>Date: ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2274E996" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A075257" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes/Risks Identified</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35EEBA7C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="488B28F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A31DE5B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controller decision on processing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="662C321B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...489 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Decision and conditions: ________________</w:t>
+              <w:br/>
+              <w:t>DPO advice and response: ________________</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="1DAFB944" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79633340" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>A2. Why a DPIA is appropriate</w:t>
+        <w:t>PART B - FULL DATA PROTECTION IMPACT ASSESSMENT</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6DB21E60" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="654439F1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="DocumentStatus"/>
-[...6 lines deleted...]
-        </w:pBdr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>[Explain which UK GDPR Article 35 and ICO risk indicators apply. If the controller concludes that a DPIA is not required, record the reasons and obtain DPO/Data Protection Lead advice.]</w:t>
+        <w:t>Section 1: Security and Data Protection Measures</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="056FB024" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C50389" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="292569ED" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B5D63B2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Network &amp; Infrastructure Security:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C658C9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The service uses HTTPS. The DPA requires encryption in transit for school information and provider communications.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39CDA5BC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rate-limiting controls protect selected external routes against excessive requests. Application validation and provider protections form part of the security arrangements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FA37134" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managed database interfaces require authenticated credentials and access controls. Database policies and server-side permissions restrict the information available to each authorised user or process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3AD147" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="177B4E29" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Data Encryption:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70724BAA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supabase provides encryption at rest for its managed data services. The DPA requires appropriate protection of stored school information, keys and backups.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BCDB19D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In transit: TLS 1.2+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D23D3CA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provider credentials are stored as server-side secrets and limited to authorised processes and personnel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7280BAAE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q1.5 describes the database and file backup and recovery requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F869E4B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A739176" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Application Security:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA0637D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application workflows use schema and request validation to check incoming information against the requirements of the relevant interface.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A158369" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The security programme includes automated security and dependency checks, vulnerability assessment and Snyk alerting. The incident-response process governs investigation and escalation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="165F142F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The security programme requires review and proportionate testing of changes, including authorisation and sensitive-data boundaries.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58961C06" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The development process uses TypeScript, linting and automated tests to support review and validation of changes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41364968" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AAAF54B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Secrets Management:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B912844" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secrets are restricted to authorised processes and personnel and must be replaced when compromised or no longer appropriate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75598FD3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="758343A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07EF8A5E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Certification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9BDD3E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The supplied Cyber Essentials certificate names SENDlink LTD, Whole Organisation, issued 20 February 2026 with recertification due 20 February 2027.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47C6427E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF1AEDF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21CE6559" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0612D3FD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Role-Based Access Control (RBAC):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5B3D6C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Access depends on the user’s permissions, school or trust context, assigned duties and applicable record restrictions. The school should review those permissions against actual job responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1742DDC7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Safeguarding Data means information the school classifies as safeguarding or child-protection information. Access is limited to authorised safeguarding purposes, relevant permissions, school scope and applicable record restrictions. A job title alone does not grant access. Ordinary health, behaviour or pastoral information is not automatically classified as Safeguarding Data.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5584AF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DCFD37E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Row-Level Security (RLS):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F138CD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database policies and server-side functions enforce school scope, permissions and relevant record restrictions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="591CFADF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supabase Auth establishes the authenticated user. Server-side functions and database policies use identity, school context, profile and permission information to authorise access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47D11427" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding workflows use restricted data views and record-access checks to limit disclosure to authorised users.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AFEFF86" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="639D8BF9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authentication &amp; Session Management:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0FB68F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multi-factor authentication is mandatory for all staff accounts accessing Student Radar and for personnel with privileged production access. Named accounts, least privilege and prompt removal of access apply alongside this requirement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BDB6364" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session-duration and inactivity controls govern session expiry. Users must lock unattended devices and protect their sign-in credentials.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A80CC32" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAML single sign-on is available through a configured school identity-provider integration. The school’s identity and access requirements apply alongside Student Radar’s access controls.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A265DF9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Password complexity and compromised-password checking protect password-based authentication. Staff must follow the mandatory MFA and account-security requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CF0020F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Password changes require reauthentication. Account recovery must preserve the required level of access protection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8BC2CD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02BD2C03" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access Monitoring:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4E1408" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security-event, export-audit and workflow records support investigation and accountability. Log access is restricted to authorised personnel with a relevant operational purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="6E8595EF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04633F71" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CISO, DPO and MD receive Snyk alerts around the clock. The CISO leads incident response, with the DPO or MD deputising. Scheduled safeguarding-access checks support investigation. Schools report suspected security incidents to dpo@studentradar.com or security@studentradar.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15D5E165" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4934A500" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03AACB84" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A4E4A9D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Service Log and Audit History Retention Schedule:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389143B3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA sets retention periods of 30 days for diagnostic and request logs and 90 days for security and authentication logs. School-record audit history follows the retention schedule for the associated record. Lawful holds are limited to the information and period required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37DEFBA0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic logs must exclude pupil narratives and AI prompts and minimise other identifying information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0067FB8D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The policy period for truly anonymous analytics is 12 months. Pseudonymised or otherwise re-identifiable information remains Personal Data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3029FC35" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Incident administration: six years after closure, limited to necessary decisions and actions. Copied school evidence remains subject to school instructions and DPA limits; any legally required hold is limited in scope and duration.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BD48A2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59984CBC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access to Audit Logs:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C4B8FD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Access to logs must be limited to authorised school or supplier personnel who need them for the relevant task, subject to confidentiality and protection of other individuals.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77744C20" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A legally required disclosure follows the DPA notification and lawful-disclosure process. A court order is not the only possible legal requirement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439959E4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A59D1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Log Retention Method:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F48689" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application audit records are stored in the London Supabase project. Provider telemetry is governed by the provider schedule and the DPA retention requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DDA06EC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backups of primary school-record stores remain in the UK. Other log-provider storage and recovery locations follow DPA Annex 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0048345A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school sets its retention schedule and lawful holds for each record category. Student Radar carries out authorised return and deletion instructions under the DPA, covering relevant database records, files and provider copies. The retention process must record the scope, outcome and expiry of any residual copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A11221" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0E41A793" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C4148A5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Log Monitoring:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8C8E73" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CISO, DPO and MD receive Snyk alerts around the clock. The CISO leads incident response, with the DPO or MD deputising. Scheduled safeguarding-access checks support investigation. Schools report suspected security incidents to dpo@studentradar.com or security@studentradar.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07C6650F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611F9BD5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14AA1ABD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CD08EC3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar Security Posture:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4801C155" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Cyber Essentials: supplied certificate issued 20 February 2026, with recertification due 20 February 2027; scope is SENDlink LTD, Whole Organisation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0662A257" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certification details and scope are stated in the accompanying Cyber Essentials certificate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10FA8986" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Independent penetration testing is required at least annually and infrastructure vulnerability scanning at least monthly. Material changes to authentication, authorisation, tenant isolation, external interfaces or sensitive-data flows receive a documented risk assessment and proportionate testing before release. Additional independent testing is commissioned where material risk is not adequately covered by existing assurance. Dated reports, findings, remediation and retests provide the evidence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="767A89B5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The testing and recovery programme records the scope, date, findings, corrective actions and results of each exercise.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5601CF27" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Incident response: priorities and targets follow Q1.6 and the Incident Response Policy; the review records causes, impact and corrective actions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E74E250" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="051AD40F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sub-Processor Certifications:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7145F161" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current provider reports and relevant assurance information are made available under the DPA audit arrangements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="626DFFE1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30FE4357" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School Audit Rights (Art 28(3)(h) UK GDPR):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256A29F6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Schools can request:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74D89589" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Detailed security reports (certs, pen test summaries)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33ED9A70" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevant audit information and processing records, with the retention periods described in Q1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D4A834B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data processing documentation (DPIA, sub-processor list, security procedures)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E9BAE75" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Audits follow the DPA, including reasonable notice and the arrangements for emergency audits and regulatory access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6580B304" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Processor verification of controls (questionnaires, self-assessment)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="33DB42EA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15608BAE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar DPO: dpo@studentradar.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DA2E764" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D93E61B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DEF8089" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4822E2CF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access Protection:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D63ED45" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multi-factor authentication is mandatory for all staff accounts accessing Student Radar and for personnel with privileged production access. Named accounts, least privilege and prompt removal of access apply alongside this requirement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D927A9B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Server-side functions and database policies authorise access using permissions, school scope, relevant relationships and record restrictions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777686F7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The security standard requires encryption in transit and at rest, with service and route coverage recorded in the control schedule.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192498E9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Database access requires authentication and permission checks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37776CEB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B9A336E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Loss Protection (Backup &amp; Recovery):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B40EC6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary database is hosted in London and has daily database backups. The DPA requires daily encrypted protection of the database and associated files, UK storage of primary backups, a 30-day rolling backup cycle and final expiry of residual copies by day 60 from termination. Uploaded files have separate backup and restoration requirements from the database.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A7BFE2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recovery planning covers service dependencies, failure scenarios, access controls and restoration methods.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097927E8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires monthly sample restores and quarterly documented recovery exercises covering the database, files, permissions and deletion instructions. Recovery time and the restored recovery point are recorded. Contractual recovery objectives are governed by MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FCAADA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RTO: recovery-time objective established from documented tests; any specific commitment must be expressly agreed under MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0333302F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RPO: maximum-data-loss objective established from backup/recovery configuration and tests; any specific commitment must be expressly agreed under MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5BCF49" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only authorised operators may access backups. Privileged access requires MFA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002C2FF0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A37CCCD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tampering Protection:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B89A50" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workflow audit history supports accountability. The security standard requires protection of audit records against unauthorised alteration.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0495A7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The change programme requires review of schema and application changes and proportionate checks before deployment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1EE807" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CISO, DPO and MD receive Snyk alerts around the clock. The CISO leads incident response, with the DPO or MD deputising. Scheduled safeguarding-access checks support investigation. Schools report suspected security incidents to dpo@studentradar.com or security@studentradar.com.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB4B3D7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58641C9D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hard Deletion Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13AAA741" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The school instructs deletion through an authorised service route. Student Radar must confirm the scope, applicable holds and actual outcome; a hidden record or disabled account is not completed erasure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14DF1187" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Deletion handling: restricted recovery window only where lawful and compatible with the school's instruction; no automatic extension of an erasure or termination deadline.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB02243" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Live deletion: within 30 days of termination or the school's erasure instruction, and sooner where required for its statutory deadline or an agreed earlier instruction.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1F435A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the DPA, provider copies are returned, deleted or expired in accordance with the providers’ contractual and configured arrangements within the applicable deadlines. Student Radar retains available evidence of deletion requests, settings and expiry schedules and identifies residual copies and lawful holds.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76679375" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backup expiry: 30-day rolling cycle and final expiry by day 60 from termination. Reapply deletions before restored data returns to use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E90DF71" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires written confirmation of returned or deleted data, completion dates, residual copies and expected expiry.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DF4A0CA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC93601" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E29AF49" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00366515" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Incident Classification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D076C6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P1 (Critical): serious compromise or risk of harm to a child; immediate response and urgent reassessment as facts develop.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="756960D8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P2 (High): potential security incident, limited exposure, investigation required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66B541AB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P3 (Medium): minor security issue, low impact, monitoring required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52A5190F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P4 (Low): informational, best practices, no immediate action</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BF296C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AA4C6F7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Incident Response Targets and Breach Notification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E71A415" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>P1 Critical: immediate response for serious compromise or risk of harm to a child; aim to alert the affected school within two hours. Breach notice is without undue delay and within 24 hours of awareness, followed by updates.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28B095DE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P2 High: response within one hour for serious suspected compromise or confirmed exposure. The same breach-notification deadline applies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19723021" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P3 Medium: response within four hours for a security event without confirmed exposure; reassess and escalate as facts develop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CAD2A98" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P4 Low: response within 24 hours, with escalation if further facts change the assessment.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47E36F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22ECE77A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Automated Detection:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7578F81A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CISO, DPO and MD receive Snyk alerts around the clock. The CISO leads incident response, with the DPO or MD deputising. Scheduled safeguarding-access checks support investigation. Schools report suspected security incidents to dpo@studentradar.com or security@studentradar.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CD2F3E8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Independent penetration testing is required at least annually and infrastructure vulnerability scanning at least monthly. Material changes to authentication, authorisation, tenant isolation, external interfaces or sensitive-data flows receive a documented risk assessment and proportionate testing before release. Additional independent testing is commissioned where material risk is not adequately covered by existing assurance. Dated reports, findings, remediation and retests provide the evidence.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CD8F5F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A021F74" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Customer Notification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7D8D37" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The school’s agreed incident contacts receive notices through an appropriate secure channel, with urgent follow-up where necessary. Schools report incidents to dpo@studentradar.com or security@studentradar.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="619F5C48" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Information: incident description, data affected, steps taken, next steps, contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39A4262D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Timing: without undue delay and within 24 hours of awareness of a personal data breach, including outside normal support hours; supply available facts first and update promptly.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69595507" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Documentation: incident report with findings, root cause, remediation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231FCEBA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="164A7F9A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>School Obligations (Art 33 UK GDPR):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430DFC1B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ICO notification: the Controller notifies without undue delay and, where feasible, within 72 hours of awareness unless the breach is unlikely to result in a risk to individuals’ rights and freedoms (Article 33). Record the assessment and reasons.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A8D6464" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notify data subjects: without undue delay if high risk (pupils, parents, staff)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D50F5DD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar: provides documentation for ICO deadline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F51F90" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37C8AFF4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Post-Incident Review:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2912F8E9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The incident review records established causes, impact, response effectiveness and corrective actions. Material updates are supplied promptly; the review does not delay breach notification.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57E3D13E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relevant findings are shared with the affected school and involved providers on a need-to-know basis, minimising sensitive information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="60C62AA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59DF261E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Preventive measures: implemented and tracked to completion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D5E6B9C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A530296" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Part B - verified supplier description</w:t>
+        <w:t>Section 2: Data Retention and Deletion</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7D96EFD5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227BB930" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C352F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B11489B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School retention periods depend on the record category, purpose, applicable legal duties and any lawful hold.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="411B37CD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pupil Data Retention:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3896FA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pupil, SEND, attendance, health and communication records follow the school’s documented category schedule and trigger.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6412E851" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School-classified safeguarding and child-protection records follow the Controller’s specific schedule and transfer or legal-hold instructions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D681EDE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E7512E0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Former pupil and family records:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C61E840" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Former pupils’ records are assessed under that schedule; leaving the school does not by itself determine the lawful deletion date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323B20F9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="216CCA99" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff Data:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A516C3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff information processed for the school follows the school’s documented purposes and retention instructions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0967261D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA sets retention periods of 30 days for diagnostic and request logs and 90 days for security and authentication logs. School-record audit history follows the retention schedule for the associated record. Lawful holds are limited to the information and period required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552DCFE5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598D6838" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>System Data:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E418FE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic and request logs have a 30-day retention period under the DPA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="699F8A48" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires a 30-day rolling backup cycle and final expiry of residual copies by day 60 from termination.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2888ED56" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Truly anonymous analytics have a 12-month policy period; re-identifiable data remains subject to the applicable Personal Data schedule.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2805B56A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7EE139AD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E0D6DAF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School-Configurable Retention:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6435CC08" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school sets its retention schedule and lawful holds for each record category. Student Radar carries out authorised return and deletion instructions under the DPA, covering relevant database records, files and provider copies. The retention process must record the scope, outcome and expiry of any residual copies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="216E9BD5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5D0921" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B340D28" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06E98D07" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Deletion Workflow:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D402AF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Step 1 - Restrict: isolate data pending authorised deletion; any recovery window must fit within the applicable DPA deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0877D5CF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Step 2 - Live deletion: remove live database records, files and indices within 30 days of termination or erasure instruction, or sooner where required by the school's statutory deadline or an agreed earlier instruction.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78521EB1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Step 3 - Provider copies: under the DPA, provider copies are returned, deleted or expired in accordance with the providers’ contractual and configured arrangements within the applicable deadlines. Student Radar retains available evidence of deletion requests, settings and expiry schedules and identifies residual copies and lawful holds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01706ADC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Step 4 - Backup Expiry: 30-day rolling cycle, no ordinary use of residual copies, and final expiry no later than 60 days from termination. Reapply deletion instructions before restored data returns to use.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50C02574" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Step 5 - Confirmation: written confirmation identifies the scope and dates of completed return or deletion, residual copies, lawful holds and expiry schedules, supported by the available evidence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7669C16F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="522EB303" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Accelerated Deletion (Earlier):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6496654F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A SAR requests access and does not authorise deletion. For erasure, the school assesses and instructs the action; urgent requests are prioritised to meet the applicable statutory deadline. Any earlier agreed live-deletion date is recorded; backup handling follows the DPA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78B98520" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>On school request: agree and record an appropriate expedited timetable, including the handling and final expiry of residual backup copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00351F61" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11017E5E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguarding Special Handling:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0159A37C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Before deletion: school DPO notified, assessed for legal holds/ongoing investigations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66E18AE4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Where retention is legally required, the Processor must restrict access and processing to the lawful purpose, record the basis and review point, and delete when that requirement ends.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="759A3DB9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Restoration or resumed synchronisation must not reintroduce records contrary to deletion instructions. The applicable instructions must be reapplied before restored data returns to use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393EEB7A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CE69830" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DDC782B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Anonymisation Option:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFAE316" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pseudonymisation replaces direct identifiers with tokens but remains processing of Personal Data; it is neither erasure nor guaranteed irreversible anonymisation. Research or analytics retention requires a lawful purpose and documented Controller instructions. Only information rendered demonstrably anonymous falls outside personal-data retention rules.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25693112" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8C4BE4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54484730" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73DFE2B6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backup Schedule:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F095DFF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary database has daily backups. The backup standard requires separate protection and restoration arrangements for uploaded files.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5567DF78" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA specifies a 30-day rolling backup cycle, with final expiry of residual copies by day 60 from termination.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CF4E4B9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The recovery standard requires encrypted, access-restricted backups for the primary database and associated files.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F756CA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary database and database backups are hosted in London. Primary school-record file storage and its backups must also remain in the United Kingdom under the DPA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C94519" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="146C8F06" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recovery Testing:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B7A2D6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires monthly sample restores and quarterly documented recovery exercises covering the database, files, permissions and deletion instructions. Recovery time and the restored recovery point are recorded. Contractual recovery objectives are governed by MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56EEB46C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>An authorised recovery exercise must use a controlled recovery environment, equivalent protection and restricted access, with test copies deleted afterwards. It does not permit school Personal Data in ordinary development or test environments.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E8C746B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Validation: schema check, data integrity, spot-check sample records, row count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D5AF6E7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Duration: measure and record elapsed recovery time and the restored recovery point; use evidence to set RTO/RPO objectives under MSA Section 6.7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75BEC113" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Results: documented and stored in backup log</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3201E8D8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E4E7260" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backup Access Control:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7286806C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Backup data and recovery functions are restricted to authorised recovery personnel. Privileged access requires MFA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CF9AE3D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The recovery procedure must record the restore, integrity and permission checks, reapplication of deletion instructions and disposal of temporary copies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="019E2F82" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The authorised recovery lead coordinates technical recovery with the CISO; the incident roles in Q1.6 govern any associated security incident.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C913D6F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AEE8F6F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Post-Deletion Backup Handling:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D017EF0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The DPA requires deleted records to be excluded from new backups and deletion instructions to be reapplied after restoration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D6F84BF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Residual copies follow the DPA expiry deadline and lawful-retention provisions; expiry runs from termination rather than from completion of export.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A4458C6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urgent requests may require earlier whole-backup expiry where technically supported and compatible with other customers’ rights. The scope, authority and outcome of the action are recorded.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="71613542" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B0E5F0B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the DPA, provider copies are returned, deleted or expired in accordance with the providers’ contractual and configured arrangements within the applicable deadlines. Student Radar retains available evidence of deletion requests, settings and expiry schedules and identifies residual copies and lawful holds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39452661" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDE2564" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B1. Roles and processing contexts</w:t>
+        <w:t>Section 3: Data Transfers and Sub-Processor Management</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="614D321C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698852A2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="auto" w:w="0"/>
-        <w:jc w:val="left"/>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
-[...8 lines deleted...]
-        <w:tblInd w:w="120" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2353"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
       </w:tblGrid>
-      <w:tr>
-[...14 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DD6F15C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F62E77" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Inbound Data (MIS → Student Radar):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64614F1D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school authorises Wonde access to the relevant MIS datasets. Student Radar retrieves data through configured API synchronisation workflows.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0424FB1B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integration requests are subject to the authentication and validation controls of the relevant service.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19C2000C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Encryption: TLS 1.2+ for webhook delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4288798B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synchronisation follows the configured schedule and supported event triggers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08AB9148" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Any authorised file import must use the approved service route, validate the supplied format and follow the school’s access and retention instructions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38F12B15" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="170E99C0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="274833"/>
-[...16 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Outbound Data (Student Radar → Sub-Processors):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262D1B6A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Provider integrations use server-side credentials and the data needed for the requested service. The provider inventory must reflect actual routes, including message content and attachments where sent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2264572C" w14:textId="2DA49E6B" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI inputs are minimised and direct identifiers removed or replaced where practicable. Identifiable narrative information remains protected as Personal Data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C3186F7" w14:textId="702801DA" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA prohibits AI providers from using school Personal Data to train their models and requires no retained input or output content, including abuse-monitoring copies. These requirements cover authorised AI features and transcription modes. Pseudonymised information remains Personal Data. Staff review outputs and can amend or reject them; diagnoses, SEND status, safeguarding action and other significant decisions remain with authorised people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53138A85" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FB5F386" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="274833"/>
-[...16 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Export Data (Student Radar → School):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724C2209" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Supported exports include structured data and document formats according to the feature. The termination return includes CSV/JSON, associated files and a manifest as required by the DPA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...22 lines deleted...]
-            <w:shd w:fill="E2F1E6"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DC2A29C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Encryption: TLS 1.2+ download</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...25 lines deleted...]
-              <w:end w:w="110" w:type="dxa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EE537BA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access: role-restricted (only permitted users can download)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3107A35A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
-[...696 lines deleted...]
-              <w:t>Production page view or an approved non-personal interaction event</w:t>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A97BA8E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The DPA requires authorised, school-scoped exports, an audit record of actor, time and scope, and the marking specified for supported formats in the export-control schedule. Recipients remain responsible for secure onward handling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0D127A48" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="18E9D3AE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D6A848A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A6B832A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sub-Processor Inventory</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6993C4B6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provider schedule includes Supabase, Vercel, Wonde, Brevo, OpenAI, Twilio, Sentry, AssemblyAI and Contentsquare for their authorised service functions. OpenAI supports AI assistance, AssemblyAI provides transcription, Brevo delivers email and Contentsquare provides optional analytics subject to consent. DPA Annex 3 and the Sub-Processor List describe the services, locations and safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="774F511F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Register Management:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E80B7F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DPA Annex 3 and the accompanying Sub-Processor List identify the providers, service purposes, information involved, locations and safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="390DDCEE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provider and location changes follow the DPA notice and objection process; a public website update alone does not authorise a change.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E16F79" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Notification: Planned sub-processor additions, replacements and material location changes require at least 30 calendar days’ written notice. The school may raise a reasoned data-protection objection within 14 calendar days. Objections are addressed before affected processing changes; if no acceptable safeguard or alternative is agreed, the new provider does not receive the affected data. Shorter notice requires prior written agreement. An emergency does not authorise processing outside agreed restrictions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A7E6D11" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Objection period: 14 calendar days from receipt of the planned-change notice, on reasonable data-protection grounds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F2B0589" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Action on objection: resolve before affected processing changes. If no acceptable safeguard or alternative is agreed, the proposed provider receives no affected data and the parties arrange how that processing will cease under the Agreement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="708022DF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EC6B780" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Processing Agreements (Sub-Processor DPAs):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287A9852" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The DPA requires equivalent data-protection obligations in the written arrangements with each authorised sub-processor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02324E25" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Art 28(3) obligations: processing as processor only, not own purposes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EEC9870" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authorised provider personnel must be subject to appropriate confidentiality obligations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35A0E6F8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Each relevant service requires appropriate security safeguards and, for a restricted transfer, the lawful mechanism and assessment under DPA Section 9. A particular certification is not a substitute for that assessment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78C9803F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sub-sub-processors: rights to engage further sub-processors with notice/objection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6549EE04" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DSAR assistance: must assist in responding to data subject requests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="603CF654" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Deletion: must delete data on instruction (or after contractual period)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DC2DD6B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Student Radar supplies relevant compliance information and contributes to the school’s effective audit under the DPA, using available provider evidence and contractual rights.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="584FE558" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57B510BC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Current reports and contractual safeguards are made available subject to applicable confidentiality arrangements that do not prevent effective audit or regulatory access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C1E5423" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028E7D2A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B2. Authenticated platform data</w:t>
+        <w:t>Section 4: Offsite Storage and Cloud Infrastructure</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2F645B72" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3814FE2E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18680C6C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AB13950" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Primary Data Storage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF0A71A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provider: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supabase</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (managed PostgreSQL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A475FA5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Location: eu-west-2 (London, United Kingdom)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F2D168F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Scope: primary UK school-record storage; authorised other processing and any restricted transfer follow DPA Annex 3 and Section 9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FC728B7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Encryption: AES-256 at rest, TLS 1.2+ in transit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4671DA3C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resilience planning covers the database service, access controls, backups and recovery dependencies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18CDFCE7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contractual: primary UK storage under DPA Section 9.1; provider/location changes follow Section 8.4, including any stricter agreed restriction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316BD9E0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11922372" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Transient/Caching:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E668151" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provider: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Vercel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CDN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D7BBD0B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Default application-function execution: London, United Kingdom. Delivery and other provider processing follow the locations and safeguards described in DPA Annex 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F1026CF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application delivery, caching, analytics, logs and support can involve locations outside the United Kingdom. DPA Section 9 governs international processing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29ADCEE8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cache and diagnostic-log retention is limited to the service purpose and applicable DPA retention period.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE76FEE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48BDA22D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backup Storage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E037257" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Primary backup: eu-west-2 (London) - same jurisdiction as live</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55462CDA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary backups remain in the United Kingdom and are subject to the DPA recovery and access requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00337859" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The primary database is hosted in London and has daily database backups. The DPA requires daily encrypted protection of the database and associated files, UK storage of primary backups, a 30-day rolling backup cycle and final expiry of residual copies by day 60 from termination. Uploaded files have separate backup and restoration requirements from the database.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="519C96F1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access to recovery data must be restricted to authorised personnel and governed by the privileged-access requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F57869F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BD47FA4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Other Authorised Services (Where Used):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73340723" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Twilio: applicable SMS or voice; processing, support and onward routes as authorised in DPA Annex 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="3C7C08F2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E02CCEA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sentry: monitoring where enabled; collection controls and selected project, support and onward locations as authorised in DPA Annex 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D7000E1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDEB731" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="743ACFC9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1726AB98" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Primary UK storage and authorised services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary school-record database, file storage and primary backups remain in the United Kingdom. Application delivery, AI, communications, telemetry and provider support can involve international processing by the providers listed in DPA Annex 3. Each transfer is subject to DPA Section 9, the school’s instructions and applicable transfer safeguards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="743ACFC9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Changes and objections</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Planned sub-processor additions, replacements and material location changes require at least 30 calendar days’ written notice. The school may raise a reasoned data-protection objection within 14 calendar days. Objections are addressed before affected processing changes; if no acceptable safeguard or alternative is agreed, the new provider does not receive the affected data. Shorter notice requires prior written agreement. An emergency does not authorise processing outside agreed restrictions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="743ACFC9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI and retained school records</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AI terms prohibit model training and require no retained input or output content, including abuse-monitoring copies. Any change to those arrangements requires assessment and the school’s prior written authorisation. Inputs are minimised and pseudonymised where practicable. Staff review outputs and can amend or reject them. Saved school records follow the school’s retention instructions and DPA exit terms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="743ACFC9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>International safeguards</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4191A310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto" w:after="120"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Before a restricted transfer begins, the applicable lawful mechanism, assessment and necessary supplementary measures must be established under DPA Section 9. Applicable UK adequacy, the UK IDTA or EU SCCs with the UK Addendum may be relevant; EU requirements are addressed separately where applicable. Contractual authorisation and transfer legality are separate requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F424E1B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBB0D7D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C0170A5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E4B2390" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Export at Offboarding:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A018F1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trigger: the effective termination date starts the 30-day return/live-deletion period; it is separate from contractual notice of non-renewal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FE98FEB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Return on termination includes the agreed CSV/JSON data, associated files and manifest under the DPA, so the school can arrange continued custody.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E431751" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar must confirm the scope and completeness of the return with the Controller, including any lawful restrictions or residual copies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CFC3364" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Assistance: Student Radar DPO assists with export, answering questions, format guidance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="324C645D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Export assistance: target five working days and maximum 10 calendar days from the school's request, accelerated where needed. Return and live deletion must still be completed within 30 days from termination.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B2FFE1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="690F2823" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Deletion Post-Offboarding:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0583B8E9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Return/deletion period: up to 30 days from termination, with earlier action on an agreed school instruction.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29596F3B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>During that period: retain only what is needed for secure return/deletion; ordinary service use does not continue automatically.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670CE0D4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>By day 30 from termination: delete live records, files and indices under the DPA, subject only to its limited legally required retention provisions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="741A2045" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the DPA, provider copies are returned, deleted or expired in accordance with the providers’ contractual and configured arrangements within the applicable deadlines. Student Radar retains available evidence of deletion requests, settings and expiry schedules and identifies residual copies and lawful holds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2954EF8E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Backup expiry: residual copies are isolated from ordinary use and follow the 30-day rolling cycle.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A76D10F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Final backup expiry: no later than 60 days from termination. Deletion instructions are reapplied before any restored data returns to use.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3F084F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="7B5F8063" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C2EB310" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Confirmation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66984A19" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Written confirmation under DPA Section 16.4 identifies returned or deleted data, dates, provider arrangements and residual-copy expiry.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19CD57F8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B47E43" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pupil identifiers and demographic information;</w:t>
+        <w:t>Section 5: Data Subject Rights (Articles 15-22 UK GDPR)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="285CC0E2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09607133" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53E375DC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="582D6BF0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6192A90E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School receives a subject access request, verbally or in writing. The school checks identity and any representative’s authority as appropriate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="526C7A3E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School contacts Student Radar: forwards SAR or provides details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="269A758A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Subject-access assistance: target five working days, maximum 10 calendar days from the school's request, accelerated where its statutory deadline requires. Working days exclude weekends and public holidays in England and Wales.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E9C00E2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Format: PDF (readable) or CSV (structured), or both</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11DA9819" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Requested information is provided through an agreed secure channel, with access restricted to authorised recipients.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A09C131" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School response: without undue delay and normally within one calendar month, subject to any lawful clarification, identity checks or extension under the applicable rules. Student Radar’s assistance must support that deadline.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33451A91" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D18F521" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>What's Included:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4180E5A1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school determines which held records are relevant and lawfully disclosable and directs any redaction or exemption.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08F627E2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Parent records: contact details, communication logs, permissions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6664CD22" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff records: employment data, permissions, audit logs (for own user)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="441E8EDB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Metadata: creation date/time, creator, edit history</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635B4AE9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4055C74D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Redaction &amp; Limitations:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CBBC13" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Third-party information: the Controller assesses applicable exemptions, confidentiality and the rights of others, and provides the requester’s information with appropriate redaction where possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63FAFC57" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Manifestly unfounded or excessive requests: only the Controller may decide to refuse or charge a reasonable fee where the legal test is met. It must assess the circumstances and explain its decision and the person’s complaint and remedy rights.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EAF94D6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trade secrets: system code not disclosed, but processing description and data format provided</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20ED998E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1628F5E6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56289ED2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supporting Data Subjects:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F61CE01" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Subject-access assistance: target five working days, maximum 10 calendar days from the school's request, accelerated where its statutory deadline requires. Working days exclude weekends and public holidays in England and Wales.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C6E43DC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2E1773" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C469063" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A1DF84F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Correction Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACBE071" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data subject notifies school: pupil/parent/staff identifies inaccurate data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A6E1E8E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School edits: school staff (teacher, SENCo, admin) corrects via UI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D96D659" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rectification is recorded through the applicable workflow or request record.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EA9E6FA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notification: school notifies data subject of correction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370EEC13" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="528353EB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>MIS Sync Handling:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13372EFF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If data synced from school MIS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4712B132" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School's MIS is source of truth: correct in MIS first</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3324ACB9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Errors in MIS-sourced facts should be corrected at source and reconciled through the integration. Staff-authored context and local records must be handled according to the relevant workflow.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2102FBB7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Process: correct MIS, Student Radar will reflect change on next sync</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7F7267" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56548181" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disputed Data:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F91286" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If data accurate in system but data subject disputes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28485E4C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Where accuracy is disputed, the Controller decides the appropriate restriction, annotation, verification and response. Student Radar assists on documented instructions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="507B4F87" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37ABAF92" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school’s authorised reviewers assess disputes and safeguarding implications; the supplier provides relevant records and technical assistance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25A6BF91" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090FE922" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="426F6D75" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47C6EC82" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>When Erasure is Granted:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356C0A40" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>No longer necessary: the documented lawful retention period has expired and no applicable exemption or legal hold requires retention.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD1F69F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Consent withdrawn: relevant where that processing relies on consent and no other lawful ground or exception supports continued retention.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DEEDC2B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Objection: the Controller assesses the person’s circumstances and whether the applicable legal test requires processing to stop.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F81567A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Unlawful processing: data processed without lawful basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDF8613" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Legal obligation: statutory deletion required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D275533" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48FC7E9C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>When Erasure is Refused:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199214E5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal obligation or public task: erasure may be refused where continued processing is necessary under an applicable Article 17 exception.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14385017" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Legal defence: data needed for school to defend against claims</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F652CFD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Safeguarding: the Controller, with DSL and DPO advice, identifies the applicable legal ground, necessity and any hold; safeguarding concerns do not by themselves remove data-subject rights.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777BCD4F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Accurate, necessary, lawful: data still needed for SEND/attendance/behaviour</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63804303" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A97B8E9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Erasure Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399D8EEC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DPO assessment: school DPO reviews against legal/safeguarding obligations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C80CA20" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Approval or refusal: documented, communicated to data subject with reason</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D71806" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Live deletion: once instructed by the school, act within the DPA deadline and sooner where its applicable statutory deadline requires. Prioritise urgent cases and confirm any agreed earlier date; backup expiry remains governed by the DPA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC17553" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Written return or deletion confirmation is provided to the Controller, which determines any response to the individual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BEAE25" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B2B95BD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Partial Erasure/Pseudonymisation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721C3465" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Where lawful retention remains necessary, the Controller may consider the following safeguards. Neither substitutes for erasure when erasure is required:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F13047F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Option 1 — pseudonymisation: replace direct identifiers with tokens and restrict the mapping. The information remains Personal Data; any analytics use needs a lawful purpose and instructions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A05513" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Option 2 - Restrict: mark restricted, prevent processing, retain for legal hold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E6AA979" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF4770D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0987FD60" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41100293" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>When Restriction Applied:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3F8BCF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Disputed accuracy: data subject disputes accuracy, restriction during verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06E345D7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Objection pending: data subject objects, restriction while school assesses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FB0113" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Legal claims: the organisation no longer needs the data but the individual requires it for a claim; restriction can also apply to unlawful processing where the person prefers it to erasure.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53652A0A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B0AB04D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Implementation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141A5EAE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Controller instructs the scope of a restriction. Student Radar must apply the necessary access and processing restrictions and verify their effect.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C72E556" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Restricted information is retained only for the lawful purpose and remains protected under the DPA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED4CC0F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Exceptions: additional processing of restricted data requires a valid Article 18 basis, such as consent, legal claims, protection of another person’s rights or important public interest.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A56804" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18943201" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lifting Restriction:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084F0DF5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>When resolved: once accuracy verified, objection withdrawn, legal claim resolved, restriction lifted</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD72F51" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notification: inform the person before lifting the restriction.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="362B922C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4093850A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7663AF6A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="694D6D17" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Personal Data Breach:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5F07A9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A security breach leading to accidental or unlawful destruction, loss, alteration, unauthorised disclosure of, or access to, Personal Data. Examples:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AB5C559" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hacked database: attacker accesses pupil records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A60B0D5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Email misdirected: safeguarding report sent to wrong parent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A6CE2D9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Staff error: delete wrong pupil's records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E478841" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lost device: unencrypted laptop with data stolen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49431542" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D93512E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Breach Classification &amp; Response:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079E2124" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk assessment: determine likelihood of harm (high/medium/low)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="586A03DF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P1-P4 classification guides operational response. Every Personal Data breach must be notified to the school without undue delay and within 24 hours of awareness, with an initial report and updates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="762358C7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Art 34 assessment: if HIGH risk, data subjects notified without undue delay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4511B12B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Article 33: the Controller notifies the ICO without undue delay and, where feasible, within 72 hours of awareness unless a risk to individuals’ rights and freedoms is unlikely.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C6A798" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A185E6B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notification Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03EAED71" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar notifies the school without undue delay and within 24 hours of awareness, by the agreed incident contacts, with available facts and prompt updates. Ordinary support hours do not defer this duty.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66A3AEDD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School notifies the ICO under Article 33, based on its own risk assessment with Student Radar’s assistance. The school must not wait for a completed investigation or supplier approval before meeting its deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30783192" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School notifies data subjects: without undue delay if high risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E128D5A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Forensics: Student Radar investigates root cause, impact scope, evidence preservation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C56AF7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48A58B8D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Documentation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E789CD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>The incident record is updated as facts develop and includes established causes, impact and corrective actions. The review does not defer the initial breach notice or statutory deadlines.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A9E2E53" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Evidence: logs, screenshots, forensic analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="16D8E892" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2164107A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lessons learned: shared with school, implemented to prevent recurrence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A5EF11F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4755020F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>attendance, behaviour and assessment information;</w:t>
+        <w:t>Section 6: School-Level Data Protection Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="233CE473" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7214D1F0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23C6CCF0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CB0EA7B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School Obligations:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A203B9D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>RBAC implementation: assign appropriate roles (not everyone as Admin)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="519BC216" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Quarterly access reviews: verify users still need permissions, remove leavers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F71ADD7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Unique accounts: each staff member has own username (audit trail)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="272707DE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All staff accounts must use MFA. School and supplier personnel must follow the relevant access and recovery requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F65A5AB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Users must lock unattended devices and follow the approved session and sign-in controls.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199158AE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Password security: strong passwords, no sharing, no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>post-it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7803D097" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Audit log monitoring: DPO reviews high-risk actions (bulk exports, access, deletions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="456638B3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Training: annual data protection training for all staff using Student Radar, special training for DSL/SENCo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A1100" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Offboarding: disable access immediately when staff leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8B355F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="698B4777" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recommended Controls:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4184C9" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Segregation of duties: no person approves own access change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F8FE3B8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Spot-checks: random audit of audit logs weekly by DPO/admin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E1FD55F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Breach reporting: staff report suspected incidents immediately through the incident process. Student Radar notifies the school of a Personal Data breach without undue delay and within 24 hours of awareness.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2BFE8329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66497AF2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contractor access: limited, time-bound, audit logged, post-project review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5DFA8F4A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7057EA17" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77BC56E2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Q6b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F5E16EA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School Responsibilities:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A1B765" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Define processing purposes: publicly document why school processes SEND/safeguarding/attendance data (Education Act 1996, Children Act 2004, KCSIE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="020573DD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Annual review: purposes reviewed and updated (or reaffirmed) yearly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="263A946B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Privacy notice: published on school website, updated when processing changes, accessible formats (large print, easy read, other languages)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="305C8A04" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Privacy information should explain sensitive-data purposes and the actual lawful conditions determined by the Controller; Article 9(2)(g) or (h) does not automatically cover every school record.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69278E52" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Parent/pupil notification: at enrolment and annually, pupils informed age-appropriately</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8BDBF2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6981ABED" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Annual Trigger Events:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAD9B36" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>New processing activity: e.g., materially changing AI processing, adding a sub-processor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5528209C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data sharing: e.g., with external therapist/CAMHS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F77F123" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Retention change: e.g., extending safeguarding records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="376ABE35" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School's statutory obligations: reminder of education/safeguarding legal basis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="150FBFB6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="183A7566" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO Role:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B67A16" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The school retains accountability for compliance. Its DPO advises and monitors, including:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14766208" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Advising on privacy information and updates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C9B7DB0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Advising on data-protection awareness and training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4AEBCFC1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="143185EF" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Monitoring compliance and advising on the school’s DPIA and risk assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="538E0637" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A91436D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="nil" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="7802"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01D45F1A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="274833"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Q6c</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B512C41" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>School Implementation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="041BA238" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Document retention schedule: list data retained, duration, deletion owner (DPO/admin)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="332AF857" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Review old accounts and records for deletion against the school’s approved retention schedule and any legal holds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1285EBB6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Safeguarding special case: before deletion, DSL reviews, assesses legal hold, documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36B0713F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Backup verification: review separate database and file recovery, configured retention and the DPA’s final expiry deadline. Confirm that deletion instructions are reapplied before restored records return to use.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F54658" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Research/analysis: the school must document any lawful continued use. Pseudonymisation is a safeguard, not deletion; only demonstrated anonymisation removes the information from personal-data rules.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41986A3F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Deletion compliance reporting: quarterly report to governors showing deletions, holds, access reviews</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F30C948" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:after="200"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DA69331" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recommended Process:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6995F1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Quarterly deletion review: DPO pulls list of eligible records (per retention schedule)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA21E8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DSL sign-off: if safeguarding data included, DSL reviews and approves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CE39593" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carry out the authorised deletion process and retain a record of its scope and outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="44D59F4E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ECF8F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21EE0F81" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext w:val="0"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Retain deletion administration evidence only for its documented purpose and period, without retaining unnecessary copies of pupil records.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="524D4C33" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A712AB3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>SEND status, support plans, provision and outcome information;</w:t>
+        <w:t>Section 7: Risk Assessment Summary (Part B)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="627FFDA0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6331D2D7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09727BA5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="1228"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="1114"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="2C9B009A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07FE0DE3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38675FA2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70CC9D18" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Severity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74B39A5A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Overall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29355978" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EB62449" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Residual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="363E80D0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5172E5FE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Accuracy/Staleness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FEE1724" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BFAA010" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48DB5370" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="211CD06C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Configured MIS synchronisation and reconciliation; source-date checks and school correction procedures.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="697485D1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1F25C939" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E075E5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Export/Sharing Leakage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C178CDC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E83B660" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DF874A4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F9F837B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School-scoped permissions, export audit records, appropriate document marking and secure onward handling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3583DF99" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="62864D92" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07A564FB" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Bias/Fairness (AI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F996B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A4D8C78" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C128EF6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F037C7C" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human review, source checks, provider training and retention restrictions, and review of suspected bias.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73CB8A51" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="0785CC7E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="555AB587" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Access Lifecycle Drift</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13F2CD91" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64C4FF20" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="747C6B74" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64333281" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School-scoped permissions, mandatory MFA, access reviews and prompt removal of leaver access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B257853" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="4F163C4F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3302A410" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DSAR/Safeguarding Intersection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="075CCCB0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E252B5F" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42FD8E2A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1443B302" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Controller review of identity, authority, disclosures, redaction and applicable exemptions; supplier assistance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04370DBA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="1760448B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23149531" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Dev/Test Data Separation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67AC4141" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56504D41" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61B08D01" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D1E49C3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Synthetic or truly anonymous development data required; controlled recovery exercises separately governed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E0094FC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="2CD2A822" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6332366D" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Data Breach (Unauthorised Access)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="185EDAB4" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09F8DC79" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B2EC076" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B9A32AE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authenticated access, scoped database controls, mandatory MFA, security monitoring and incident response.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2596FF73" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="29B984C0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2888F386" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>AI Misuse/Over-Reliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28F326FC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="132B5A15" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="012B8484" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D8767DC" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Human review, challenge and correction required; no automatic diagnosis, SEND or safeguarding decisions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EA84DB2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>To assess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D26807B" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591BDA81" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>health, allergy, dietary, medication or disability information;</w:t>
+        <w:t>DPIA Conclusion and Recommendation</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C9A6F51" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAD31D7" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>safeguarding flags, concerns and authorised case material;</w:t>
+        <w:t xml:space="preserve">This document supports the school or trust’s DPIA for Student Radar, including the processing of children’s health, SEND and safeguarding information. The school considers its purposes, users, data flows and safeguards when assessing the risks to individuals.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E5E06E1" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283AD6A8" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>parent/carer contact details where a selected workflow requires them; and</w:t>
+        <w:t>Inherent Risk Level: Moderate to High</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7449BAAD" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>staff identity, role, access and audit information.</w:t>
+        <w:t>The processing involves special category data concerning vulnerable children, may be large-scale in MAT deployments and incorporates AI-assisted profiling. Primary UK school-record storage and authorised other processing must be assessed alongside the actual data flows. These factors indicate moderate-to-high inherent risk, subject to the school’s assessment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4B8B8246" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="421181D5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B3. Authenticated platform flow</w:t>
+        <w:t xml:space="preserve">School residual risk assessment</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="34AEB061" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
         </w:rPr>
-        <w:t>The school authorises its Wonde connection and/or authorised staff enter information directly.</w:t>
+        <w:t xml:space="preserve">The school assesses likelihood, severity and residual risk for its use of Student Radar, considers its DPO’s advice and records its decision and any additional measures. The information in this pack and the DPA support that assessment. Where high risk cannot be reduced sufficiently, the Controller follows the applicable prior-consultation requirements before processing.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2CB15793" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A79702E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student Radar stores and presents the data for the capabilities selected by the school.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document Control &amp; Version History</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FD15D05" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9026" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D4D4D4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="2257"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D320B" w14:paraId="01121B54" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DEA4727" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FB8A82A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A183CFA" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Author</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="3A6C4D"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EE84E57" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D320B" w14:paraId="298A495F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EAF1014" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D088957" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>21 Feb 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B8984D2" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar DPIA Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="CCCCCC"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05B91C96" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initial publication of the Student Radar DPIA support document.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7 Sep 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2257"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Student Radar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2257"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated service scope and standard advisory AI; aligned retention, assistance, breach-notification and provider-change schedules.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2256"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10 Sep 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2257"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Student Radar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2257"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated provider information, incident responsibilities, security requirements, data handling and school assessment guidance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="392D9D69" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FCA9D0" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Authorised school users access information according to their assigned role and permissions.</w:t>
+        <w:t>Contact &amp; Further Information</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="690B5891" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="200"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7351A1DE" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="001D320B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBBB0C5" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Optional providers are used only for the related enabled function.</w:t>
+        <w:t>Email: dpo@studentradar.com</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4479376E" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Customer Data is retained for the subscription and is deleted or returned in accordance with the controller's instructions and the executed Data Processing Agreement.</w:t>
+        <w:t xml:space="preserve">Provider details and transfer safeguards are supplied in DPA Annex 3 and the accompanying Sub-Processor List.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="795043D6" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>B4. Public Echo flow</w:t>
+        <w:t>Privacy information: supplied in the accompanying Privacy Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="17475085" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000" w:rsidP="00F64376">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The visitor taps AAC buttons and actively chooses Interpret.</w:t>
+        <w:t>Urgent security reports: dpo@studentradar.com or security@studentradar.com. CISO leads; DPO/MD deputise; alerts notified around the clock.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25E8C7D3" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
+        <w:widowControl/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:keepLines w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The request contains the bounded phrase and ordered button labels or vocalisations. Echo does not ask for a name and warns the visitor not to include identifying details.</w:t>
+        <w:t>END OF DOCUMENT</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4815 lines deleted...]
-    <w:sectPr>
+    <w:sectPr w:rsidR="001D320B">
+      <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1361" w:right="1247" w:bottom="1247" w:left="1247" w:header="624" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1770F23D" w14:textId="77777777" w:rsidR="002857F9" w:rsidRDefault="002857F9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0C1C3070" w14:textId="77777777" w:rsidR="002857F9" w:rsidRDefault="002857F9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BB881AB" w14:textId="77777777" w:rsidR="0026664D" w:rsidRDefault="0026664D"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7525709A" w14:textId="77777777" w:rsidR="001D320B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="6" w:color="67B484"/>
+      </w:pBdr>
+      <w:spacing w:before="200"/>
       <w:jc w:val="center"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361</w:t>
+      <w:t>SENDlink</w:t>
     </w:r>
-  </w:p>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">www.studentradar.com  ·  Page </w:t>
+      <w:t xml:space="preserve"> Ltd (trading as Student </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Radar)  ·</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  Company No. </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>16602655  ·</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  ICO Reg. ZC</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>016361  ·</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  10 Masefield Gardens, Plymouth, PL5 3</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>HU  ·</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  www.studentradar.com   ·   Page </w:t>
+    </w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="001D320B">
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="separate"/>
-      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="003836F5">
+      <w:rPr>
+        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:color w:val="767676"/>
+        <w:sz w:val="15"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidR="001D320B">
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="separate"/>
-      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="003836F5">
+      <w:rPr>
+        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="001D320B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09BA3F7B" w14:textId="77777777" w:rsidR="0026664D" w:rsidRDefault="0026664D"/>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="215C8658" w14:textId="77777777" w:rsidR="002857F9" w:rsidRDefault="002857F9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="46A50A42" w14:textId="77777777" w:rsidR="002857F9" w:rsidRDefault="002857F9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E08A432" w14:textId="77777777" w:rsidR="0026664D" w:rsidRDefault="0026664D"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="795D8886" w14:textId="77777777" w:rsidR="00CB2E1C" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:jc w:val="left"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="6" w:color="67B484"/>
+      </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="17"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>SENDlink LTD (trading as Student Radar)  ·  Company No. 16602655  ·  ICO Reg. ZC016361  ·  10 Masefield Gardens, Plymouth, PL5 3HU  ·  www.studentradar.com</w:t>
-[...15 lines deleted...]
-    <w:r>
       <w:drawing>
-        <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44AF8278" wp14:editId="1C2CFF40">
           <wp:extent cx="256032" cy="256032"/>
-          <wp:docPr id="1" name="Picture 1" descr="Student Radar logo" title="Student Radar logo"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1117648225" name="Picture 1117648225"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="logo.png"/>
+                  <pic:cNvPr id="0" name="image.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="256032" cy="256032"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="3A6C4D"/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">   Student Radar</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="19"/>
+        <w:color w:val="6E6E6E"/>
+        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">   |   </w:t>
+      <w:t xml:space="preserve">   |   Data Protection Impact Assessment</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sz w:val="19"/>
+        <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>DPIA Supplier Template</w:t>
+      <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14"/>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D85F6A4" w14:textId="77777777" w:rsidR="0026664D" w:rsidRDefault="0026664D"/>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...200 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F8B4E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C33A033A"/>
+    <w:lvl w:ilvl="0" w:tplc="2D324574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="550" w:hanging="260"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CC6028BE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8EFA74D4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="82ACA6FC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C1C7966">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ABF8E4C0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51B60DEC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9342D1D4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38A2F4B4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD95A67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3F24E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="86620184">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82C68F6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="830E28FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F42A7420">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="78502CA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="99749F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99D62934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="23D4FC6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="12F8006E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="647825877">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:abstractNum w:abstractNumId="10">
-[...51 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="2" w16cid:durableId="1403334901">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="001D320B"/>
+    <w:rsid w:val="00047C9D"/>
+    <w:rsid w:val="001D320B"/>
+    <w:rsid w:val="0026664D"/>
+    <w:rsid w:val="002857F9"/>
+    <w:rsid w:val="002B1EA2"/>
+    <w:rsid w:val="002C41F1"/>
+    <w:rsid w:val="002D1C1C"/>
+    <w:rsid w:val="002E0D49"/>
+    <w:rsid w:val="002E63D1"/>
+    <w:rsid w:val="003836F5"/>
+    <w:rsid w:val="003B185D"/>
+    <w:rsid w:val="003D4E22"/>
+    <w:rsid w:val="00573DE6"/>
+    <w:rsid w:val="006B0FD3"/>
+    <w:rsid w:val="006B6F2D"/>
+    <w:rsid w:val="0070197B"/>
+    <w:rsid w:val="00793ACA"/>
+    <w:rsid w:val="00860A08"/>
+    <w:rsid w:val="008E5CD3"/>
+    <w:rsid w:val="00A24154"/>
+    <w:rsid w:val="00A72F26"/>
+    <w:rsid w:val="00B31B27"/>
+    <w:rsid w:val="00C2054F"/>
+    <w:rsid w:val="00CB2512"/>
+    <w:rsid w:val="00CB2E1C"/>
+    <w:rsid w:val="00D02D3C"/>
+    <w:rsid w:val="00D609A0"/>
+    <w:rsid w:val="00D85B75"/>
+    <w:rsid w:val="00F04057"/>
+    <w:rsid w:val="00F64376"/>
+    <w:rsid w:val="00F7368E"/>
+    <w:rsid w:val="00FA2BC0"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
-[...5 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24062061"/>
-[...1 lines deleted...]
-  <w:updateFields w:val="true"/>
+  <w14:docId w14:val="6867340E"/>
+  <w15:docId w15:val="{898C13B6-796C-A444-948B-C1182C2E34A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
       <w:spacing w:after="120" w:line="269" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="444444"/>
-      <w:sz w:val="21"/>
     </w:rPr>
-  </w:style>
-[...38 lines deleted...]
-    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="320" w:after="160"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="67B484"/>
+      </w:pBdr>
+      <w:spacing w:before="320" w:after="160" w:line="269" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3A6C4D"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="240" w:after="120" w:line="269" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4D8F66"/>
       <w:sz w:val="25"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="200" w:after="80"/>
+      <w:spacing w:before="200" w:after="80" w:line="269" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="3A6C4D"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...70 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...46 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="200" w:line="269" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="274833"/>
-      <w:spacing w:val="5"/>
-      <w:kern w:val="28"/>
       <w:sz w:val="60"/>
-      <w:szCs w:val="52"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...417 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="60" w:line="269" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="444444"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...50 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...35 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
-[...10635 lines deleted...]
-      <w:sz w:val="19"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...11643 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/uk-gdpr-guidance-and-resources/accountability-and-governance/data-protection-impact-assessments-dpias/when-do-we-need-to-do-a-dpia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/uk-gdpr-guidance-and-resources/accountability-and-governance/data-protection-impact-assessments-dpias/how-do-we-do-a-dpia/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:latin typeface="Arial" panose="02110004020202020204"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
-[...2 lines deleted...]
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:latin typeface="Arial" panose="02110004020202020204"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Pages>38</Pages>
+  <Words>6557</Words>
+  <Characters>37378</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>311</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>43848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Student Radar Data Protection Impact Assessment</dc:title>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Student Radar</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Procurement</cp:category>
-[...1 lines deleted...]
-  <dc:language>en-GB</dc:language>
+  <dc:subject/>
 </cp:coreProperties>
 </file>